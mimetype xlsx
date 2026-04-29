--- v0 (2026-03-12)
+++ v1 (2026-04-29)
@@ -1,126 +1,239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\AB339\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16D6498E-6C76-42B5-8306-EEEF1175095B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6831A4EE-C977-4950-B490-B3E3DFE8AF83}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16896" xr2:uid="{0B990127-4259-4218-B39F-63792375112A}"/>
   </bookViews>
   <sheets>
     <sheet name="SUBMIT AND VIEW STATUS HERE" sheetId="1" r:id="rId1"/>
     <sheet name="What is AB339" sheetId="2" r:id="rId2"/>
     <sheet name="HR USE ONLY" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId4"/>
+  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L51" i="1" l="1"/>
+  <c r="L80" i="1" l="1"/>
+  <c r="P80" i="1" s="1"/>
+  <c r="P83" i="1"/>
+  <c r="O83" i="1"/>
+  <c r="P81" i="1"/>
+  <c r="O81" i="1"/>
+  <c r="P82" i="1"/>
+  <c r="O82" i="1"/>
+  <c r="O80" i="1"/>
+  <c r="P79" i="1"/>
+  <c r="O79" i="1"/>
+  <c r="L79" i="1"/>
+  <c r="O58" i="1"/>
+  <c r="O77" i="1"/>
+  <c r="L77" i="1"/>
+  <c r="P77" i="1" s="1"/>
+  <c r="O78" i="1"/>
+  <c r="L78" i="1"/>
+  <c r="P78" i="1" s="1"/>
+  <c r="O74" i="1"/>
+  <c r="O73" i="1"/>
+  <c r="L74" i="1"/>
+  <c r="P74" i="1" s="1"/>
+  <c r="L73" i="1"/>
+  <c r="P73" i="1" s="1"/>
+  <c r="O70" i="1"/>
+  <c r="O69" i="1"/>
+  <c r="O66" i="1"/>
+  <c r="O60" i="1"/>
+  <c r="L70" i="1"/>
+  <c r="P70" i="1" s="1"/>
+  <c r="L69" i="1"/>
+  <c r="P69" i="1" s="1"/>
+  <c r="L66" i="1"/>
+  <c r="P66" i="1" s="1"/>
+  <c r="L61" i="1"/>
+  <c r="L60" i="1"/>
+  <c r="P60" i="1" s="1"/>
+  <c r="L58" i="1"/>
+  <c r="P58" i="1" s="1"/>
+  <c r="O10" i="1"/>
+  <c r="O3" i="1"/>
+  <c r="O57" i="1"/>
+  <c r="O56" i="1"/>
+  <c r="O55" i="1"/>
+  <c r="O52" i="1"/>
+  <c r="O51" i="1"/>
+  <c r="O50" i="1"/>
+  <c r="O49" i="1"/>
+  <c r="O48" i="1"/>
+  <c r="O47" i="1"/>
+  <c r="O46" i="1"/>
+  <c r="O45" i="1"/>
+  <c r="O43" i="1"/>
+  <c r="O42" i="1"/>
+  <c r="O41" i="1"/>
+  <c r="O40" i="1"/>
+  <c r="O39" i="1"/>
+  <c r="O38" i="1"/>
+  <c r="O37" i="1"/>
+  <c r="O35" i="1"/>
+  <c r="O33" i="1"/>
+  <c r="O32" i="1"/>
+  <c r="O30" i="1"/>
+  <c r="O29" i="1"/>
+  <c r="O27" i="1"/>
+  <c r="O25" i="1"/>
+  <c r="O22" i="1"/>
+  <c r="O18" i="1"/>
+  <c r="O16" i="1"/>
+  <c r="O8" i="1"/>
+  <c r="O7" i="1"/>
+  <c r="O6" i="1"/>
+  <c r="L57" i="1"/>
+  <c r="P57" i="1" s="1"/>
+  <c r="L56" i="1"/>
+  <c r="P56" i="1" s="1"/>
+  <c r="L55" i="1"/>
+  <c r="P55" i="1" s="1"/>
+  <c r="L51" i="1"/>
+  <c r="P51" i="1" s="1"/>
   <c r="L52" i="1"/>
+  <c r="P52" i="1" s="1"/>
   <c r="L50" i="1"/>
+  <c r="P50" i="1" s="1"/>
   <c r="L49" i="1"/>
+  <c r="P49" i="1" s="1"/>
   <c r="L48" i="1"/>
+  <c r="P48" i="1" s="1"/>
   <c r="L47" i="1"/>
+  <c r="P47" i="1" s="1"/>
   <c r="L45" i="1"/>
+  <c r="P45" i="1" s="1"/>
   <c r="L46" i="1"/>
+  <c r="P46" i="1" s="1"/>
   <c r="L43" i="1"/>
+  <c r="P43" i="1" s="1"/>
   <c r="L42" i="1"/>
+  <c r="P42" i="1" s="1"/>
   <c r="L41" i="1"/>
+  <c r="P41" i="1" s="1"/>
   <c r="L40" i="1"/>
+  <c r="P40" i="1" s="1"/>
   <c r="L39" i="1"/>
+  <c r="P39" i="1" s="1"/>
   <c r="L38" i="1"/>
+  <c r="P38" i="1" s="1"/>
   <c r="L37" i="1"/>
+  <c r="P37" i="1" s="1"/>
   <c r="L35" i="1"/>
+  <c r="P35" i="1" s="1"/>
   <c r="L33" i="1"/>
+  <c r="P33" i="1" s="1"/>
   <c r="L32" i="1"/>
+  <c r="P32" i="1" s="1"/>
   <c r="L30" i="1"/>
+  <c r="P30" i="1" s="1"/>
   <c r="L29" i="1"/>
+  <c r="P29" i="1" s="1"/>
   <c r="L27" i="1"/>
+  <c r="P27" i="1" s="1"/>
   <c r="L25" i="1"/>
+  <c r="P25" i="1" s="1"/>
   <c r="L22" i="1"/>
+  <c r="P22" i="1" s="1"/>
   <c r="L18" i="1"/>
+  <c r="P18" i="1" s="1"/>
   <c r="L16" i="1"/>
+  <c r="P16" i="1" s="1"/>
   <c r="L10" i="1"/>
+  <c r="P10" i="1" s="1"/>
   <c r="L8" i="1"/>
+  <c r="P8" i="1" s="1"/>
   <c r="L7" i="1"/>
+  <c r="P7" i="1" s="1"/>
   <c r="L6" i="1"/>
+  <c r="P6" i="1" s="1"/>
   <c r="L3" i="1"/>
+  <c r="P3" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="895" uniqueCount="437">
   <si>
     <t>Contact/Submitter</t>
   </si>
   <si>
     <t>DEPARTMENT/ DIVISION INFORMATION</t>
   </si>
   <si>
     <t>Contraction Action Type</t>
   </si>
   <si>
     <t>Scope of Work</t>
   </si>
   <si>
     <t>Duration of Contract</t>
   </si>
   <si>
     <t>Anticipated Cost</t>
   </si>
   <si>
     <t>Statement Explaining the Necessity of the Contract</t>
   </si>
   <si>
     <t>Does this project/task replace bargaining unit work, reduce employee hours, or eliminate positions? Please provide department response here:</t>
   </si>
   <si>
@@ -807,53 +920,50 @@
   <si>
     <t>Turlock Fire Department</t>
   </si>
   <si>
     <t>Professional Services Contract, not requiring RFQ or RFP</t>
   </si>
   <si>
     <t>2 years</t>
   </si>
   <si>
     <t>Plan review for all fire prevention plan submittals, such as fire sprinkler, fire alarm, hood suppression systems</t>
   </si>
   <si>
     <t>Muni / Transit</t>
   </si>
   <si>
     <t>Design professional will develop a design for a vinyl wrap that will latter be produced and installed on new battery electric vans used in transit revenue service for the City. This is proposed to be done via PO.</t>
   </si>
   <si>
     <t>A vibrant vehicle wrap on the City's first battery electric buses helps highlight the City's transition to zero-emission technology, helps posititively educate the public on transit resources, and helps promote transit in general. The work will involve multiple meetings to explore different ideas and revisions to those ideas over time, as well as the use of specialty equipment, knowledge and experience specific to transit and zero-emission themes. The design professional needs to provide the design in an widely-accepted format within the industry. The Transit Manager is not aware of any City staff that have the knowledge, experience or equipment needed to do this work.</t>
   </si>
   <si>
     <t>City Manager's Office</t>
   </si>
   <si>
-    <t>review of our entire municipal code and support of the recodification process, as well as internet hosting and code supplementation services</t>
-[...1 lines deleted...]
-  <si>
     <t>$26,695 total</t>
   </si>
   <si>
     <t>Project not yet complete</t>
   </si>
   <si>
     <t>Per JD this does not require notification</t>
   </si>
   <si>
     <t>AB 339 – NOTICE REQUIREMENTS TO RECOGNIZED EMPLOYEE ORGANIZATION(S)</t>
   </si>
   <si>
     <t>Procedural Form for 45-Day Notice to Recognized Employee Organizations</t>
   </si>
   <si>
     <t>(For use by public agencies governed by the Meyers-Milias-Brown Act)</t>
   </si>
   <si>
     <t xml:space="preserve">ABOUT AB 339 (2025) </t>
   </si>
   <si>
     <t xml:space="preserve">On October 13, 2025, Governor Gavin Newsom signed Assembly Bill 339 (Ortega) into law. AB 339 adds Government Code section 3504.1 and requires public agencies governed by the Meyers-Milias-Brown Act (MMBA) to provide recognized employee organizations with no less than 45 days’ written notice before issuing a Request for Proposals (RFP), Request for Quotes (RFQ), or renewing/extending an existing contract to perform services that fall within the scope of work of job classifications represented by the recognized employee organization. </t>
   </si>
   <si>
     <t xml:space="preserve">The bill would require the notice to include specified information, including the anticipated duration of the contract. The bill would also require the public agency, if an emergency or other exigent circumstance prevents the public agency from providing the written notice described above, to provide as much advance notice as is practicable under the circumstances. </t>
@@ -945,154 +1055,532 @@
   <si>
     <t>2026-18</t>
   </si>
   <si>
     <t>2026-19</t>
   </si>
   <si>
     <t>2026-20</t>
   </si>
   <si>
     <t>2026-21</t>
   </si>
   <si>
     <t>2026-22</t>
   </si>
   <si>
     <t>2026-23</t>
   </si>
   <si>
     <t>2026-24</t>
   </si>
   <si>
     <t>2026-25</t>
   </si>
   <si>
+    <t>2026-27</t>
+  </si>
+  <si>
+    <t>2026-28</t>
+  </si>
+  <si>
+    <t>2026-29</t>
+  </si>
+  <si>
+    <t>2026-30</t>
+  </si>
+  <si>
+    <t>2026-31</t>
+  </si>
+  <si>
+    <t>2026-32</t>
+  </si>
+  <si>
+    <t>2026-33</t>
+  </si>
+  <si>
+    <t>2026-34</t>
+  </si>
+  <si>
+    <t>2026-35</t>
+  </si>
+  <si>
+    <t>2026-36</t>
+  </si>
+  <si>
+    <t>2026-37</t>
+  </si>
+  <si>
+    <t>2026-38</t>
+  </si>
+  <si>
+    <t>2026-39</t>
+  </si>
+  <si>
+    <t>2026-40</t>
+  </si>
+  <si>
+    <t>2026-41</t>
+  </si>
+  <si>
+    <t>2026-42</t>
+  </si>
+  <si>
+    <t>2026-43</t>
+  </si>
+  <si>
+    <t>2026-44</t>
+  </si>
+  <si>
+    <t>2026-45</t>
+  </si>
+  <si>
+    <t>2026-46</t>
+  </si>
+  <si>
+    <t>2026-47</t>
+  </si>
+  <si>
+    <t>2026-48</t>
+  </si>
+  <si>
+    <t>2026-49</t>
+  </si>
+  <si>
+    <t>2026-50</t>
+  </si>
+  <si>
+    <t>2026-51</t>
+  </si>
+  <si>
+    <t>2026-52</t>
+  </si>
+  <si>
+    <t>Identifier</t>
+  </si>
+  <si>
+    <t>Column1</t>
+  </si>
+  <si>
+    <t>No Glazier requirement in any job description for COT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Due to city-wide chlorination, the agreement provides Lab and Utilities consultation for water quality issues and regulatory analyses for state compliance </t>
+  </si>
+  <si>
+    <t>Review of our entire municipal code and support of the recodification process, as well as internet hosting and code supplementation services</t>
+  </si>
+  <si>
+    <t>Scott  Taylor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RQI Inc.  To inspect 4 shop roll up doors. door alignment and level, inspect slats and end docks for damage, inspect guides, bottom bar and hood, inspect all weatherstripping for wear and damage, adjust spring and lubricate, inspect and tighten fasteners, inspect and lube chain, inspect locks, inspect and tighten sprockets, inspect safety labels. Replace parts as needed.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">City Hall Admin hallway. Contrtactor to build a new wall and install a door </t>
+  </si>
+  <si>
+    <t>5 Days</t>
+  </si>
+  <si>
+    <t>City Staff does not have the time to complete this project.</t>
+  </si>
+  <si>
+    <t>MUNICIPAL SERVICE/UTILITIES</t>
+  </si>
+  <si>
+    <t>3YR W/2 EXTS</t>
+  </si>
+  <si>
+    <t>The purpose of this RFP is to ensure the City maintains accurate metering essential for proper billing, system management, regulatory compliance, and long-term asset planning.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shop doors are old and in need of maintenance. City staff does not have the knowledge or time to address the issues. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">soliciting proposals from qualified and experienced firms to provide calibration, accuracy verification, testing, maintenance recommendations, and performance efficiency evaluation for the City’s potable water meters. </t>
+  </si>
+  <si>
+    <t>Column2</t>
+  </si>
+  <si>
+    <t>2026-53</t>
+  </si>
+  <si>
+    <t>2026-54</t>
+  </si>
+  <si>
+    <t>2026-55</t>
+  </si>
+  <si>
+    <t>For Mail Merge End</t>
+  </si>
+  <si>
+    <t>Column3</t>
+  </si>
+  <si>
+    <t>For Mail Merge Start</t>
+  </si>
+  <si>
     <t>2026-26</t>
   </si>
   <si>
-    <t>2026-27</t>
-[...86 lines deleted...]
-    <t xml:space="preserve">Due to city-wide chlorination, the agreement provides Lab and Utilities consultation for water quality issues and regulatory analyses for state compliance </t>
+    <t>Municipal ServicesMaintenance</t>
+  </si>
+  <si>
+    <t>The requested contract extension is necessary due to the continued expansion of City parks and the growth and maturity of existing City trees.Routine tree trimming is essential to maintain tree health, ensure public safety, and reduce potential hazards such as falling limbs.</t>
+  </si>
+  <si>
+    <t>wellness exams and occupational medicine</t>
+  </si>
+  <si>
+    <t>1 one year extension</t>
+  </si>
+  <si>
+    <t>firefighters NFPA compliant - physical fitness testing</t>
+  </si>
+  <si>
+    <t>2026-56</t>
+  </si>
+  <si>
+    <t>2026-57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">City of Turlock electrians unable to repair and advised us to call a proffesional. We need this taken care of emergency. The park grass will niot survive 45 days with no water. </t>
+  </si>
+  <si>
+    <t>Site One irrigation Contractor to trouble shoot and repair irrigation control at The Sports Complex</t>
+  </si>
+  <si>
+    <t>3YR W/2 EXTS; increase of compensation for additional work as needed per contract</t>
+  </si>
+  <si>
+    <t>Connysue Stow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finance/Purchasing </t>
+  </si>
+  <si>
+    <t>7 months remaining</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Additional weed control services that include a pre and post emergent application for all invasive weeds as well as closley monitoring vegetation growth for when mowing is needed. Mowing completed on an as-needed basis for holding basin. </t>
+  </si>
+  <si>
+    <t>Maintaining City Facilities/properties to ensure public safety and reduce potential fire hazards</t>
+  </si>
+  <si>
+    <t>Delivery and Installation of cubicles</t>
+  </si>
+  <si>
+    <t>Need to quickly create offices related to office changes related to the onboarding of new City Attorney.</t>
+  </si>
+  <si>
+    <t>Juan Vargas</t>
+  </si>
+  <si>
+    <t>Municipal Services - Recreation</t>
+  </si>
+  <si>
+    <t>Recreation Services for providing gymnastics/tumbling classes</t>
+  </si>
+  <si>
+    <t>The Recreation Division contracts for services to provide specialized recreation oportunity for the community that we can't get with our part-time staff.  We are wantitng to expand and offer a new recreation opportuntiy with gymanstics and/or tumbling.</t>
+  </si>
+  <si>
+    <t>Recreation Services for providing boxing classes</t>
+  </si>
+  <si>
+    <t>The Recreation Division contracts for services to provide specialized recreation oportunity for the community that we can't get with our part-time staff.  We are wantitng to expand and offer a new recreation opportuntiy with boxing and looking for someone who has their own facility due to our limitations.</t>
+  </si>
+  <si>
+    <t>Recreation Services for providing yoga classes</t>
+  </si>
+  <si>
+    <t>The Recreation Division contracts for services to provide specialized recreation oportunity for the community that we can't get with our part-time staff.  We are wantitng to expand and offer a new recreation opportuntiy with yoga and looking for someone who has their own facility due to our limitations.</t>
+  </si>
+  <si>
+    <t>Fire Administrative Contract with the City of Modesto</t>
+  </si>
+  <si>
+    <t>City Council voted on 3/24/26 for staff to negotiate a contract with the City of Modesto, it is anticipated this will return to the Council for consideration at the soonest possible opportunity.</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>Maintenance</t>
+  </si>
+  <si>
+    <t>Emergency Vandalism window repair on entry sliding doors and windows at PSF</t>
+  </si>
+  <si>
+    <t>1-2 days</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This morning 3/27/26 building PSF was vandalised and glass broken on sliding doors and wondows in the entry way. Will call Pauls Glass to repair. </t>
+  </si>
+  <si>
+    <t>Emergency Item/Processed per AB330 but told to proceed due to emergency status</t>
+  </si>
+  <si>
+    <t>2026-58</t>
+  </si>
+  <si>
+    <t>2026-59</t>
+  </si>
+  <si>
+    <t>2026-60</t>
+  </si>
+  <si>
+    <t>2026-61</t>
+  </si>
+  <si>
+    <t>2026-62</t>
+  </si>
+  <si>
+    <t>2026-63</t>
+  </si>
+  <si>
+    <t>2026-64</t>
+  </si>
+  <si>
+    <t>2026-65</t>
+  </si>
+  <si>
+    <t>Michael Lenhardt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indpepending Audit / The goal of the City and SRWA is to provide the public and its constituents with a comprehensive financial statement that gives complete, accurate and understandable information about the City's and SRWA’s financial condition. </t>
+  </si>
+  <si>
+    <t>Audited Financial Statements are necessary for all governmental entities for multiple reasons, two of the major factors being accountability and transparency.  In addition, these financial documents are utilized to determine credit ratings and fulfill all state, local, and federal compliance requirements. Preparation of audited financial statements by an outside Certified Public Accountant is mandated by state, local and federal guidelines.</t>
+  </si>
+  <si>
+    <t>The scope of work is required to be done by an outside auditor, therefore cannot be completed by in house staff.</t>
+  </si>
+  <si>
+    <t>2026-66</t>
+  </si>
+  <si>
+    <t>Medias blast hard water stains from the surg=face tiles at Columbia Pool</t>
+  </si>
+  <si>
+    <t>Hard water stains building up on New Pool tiles</t>
+  </si>
+  <si>
+    <t>Custom Locksmith Inspect and repair door closure at WQC</t>
+  </si>
+  <si>
+    <t>Marta Lujan</t>
+  </si>
+  <si>
+    <t>Housing Program Services</t>
+  </si>
+  <si>
+    <t>Loan Servicing</t>
+  </si>
+  <si>
+    <t>Loan Servicer for Housing's Rehabilitation loans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Policy Manual Services. Start to finish project management for policy updates, policy approval,  and policy training distribution for staff from a company that specializes in public safety operations. </t>
+  </si>
+  <si>
+    <t>Having policies tailored to CA state laws and reviewed by attorneys and outside public safety experts greatly reduces risk to the Turlock Police Department. Agency created, outdated, or inconsistent policies increase liability and leave personnel unprepared.  This contract can reduce the risk of costly settlements with legally vetted policies and documented acknowledgments that enhance staff accountability.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Broken door at WQC </t>
+  </si>
+  <si>
+    <t>2026-67</t>
+  </si>
+  <si>
+    <t>2026-68</t>
+  </si>
+  <si>
+    <t>2026-69</t>
+  </si>
+  <si>
+    <t>2026-70</t>
+  </si>
+  <si>
+    <t>Jessica Toste</t>
+  </si>
+  <si>
+    <t>Transit Division</t>
+  </si>
+  <si>
+    <t>Installation of furniture for the Chad Thomas Conference Room in Suite 1 of the Transit Center</t>
+  </si>
+  <si>
+    <t>Installation and assembly of office furniture for the Transit Center break room, including tables and chairs piece by piece after delivery.</t>
+  </si>
+  <si>
+    <t>Municipal Services - WQC</t>
+  </si>
+  <si>
+    <t>Fence Repair at Harding Drain Pump Station</t>
+  </si>
+  <si>
+    <t>Repairs to be done for the metal fence at the Harding drain pump station.</t>
+  </si>
+  <si>
+    <t>2026-71</t>
+  </si>
+  <si>
+    <t>2026-72</t>
+  </si>
+  <si>
+    <t>The pool vacuum system requires urgent servicing. We do not have the capacity or technical knowledge to perform the necessary maintenance. Given that the pool is in daily use, routine vacuuming is essential to maintain health and safety standards for the community. Prompt attention to this matter is requested.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Knorr Systems to Trouble shoot Repair Pool robot Vacuum </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vendor to provide and install specialized dispatch consoles. </t>
+  </si>
+  <si>
+    <t>1 time purchase order</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dispatch consoles are specialized desks that must support multiple computers, screens, power lines, phone connections, and radio ports. Common causes of dispatch disrupted service include signal interference, improper power supply, tangled and disengaged cables, equipment over-heating, and difficult to access PC and equipment. These specialized consoles prevent these occurences. These consoles must be built by a specialized technician who is trained to build these consoles to spec as they are not just a standard desk. For vendors located, the console warranty is voided if not installed by their technicians. </t>
+  </si>
+  <si>
+    <t>Muni/Maintenance</t>
+  </si>
+  <si>
+    <t>Pesticide purchase</t>
+  </si>
+  <si>
+    <t>Iris Figueroa</t>
+  </si>
+  <si>
+    <t>Fire/Fire</t>
+  </si>
+  <si>
+    <t>Emergency</t>
+  </si>
+  <si>
+    <t>2026-73</t>
+  </si>
+  <si>
+    <t>2026-74</t>
+  </si>
+  <si>
+    <t>2026-75</t>
+  </si>
+  <si>
+    <t>2026-76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To purchase pesticides, training on pesticides,recommendations and support. </t>
+  </si>
+  <si>
+    <t>Data validation, crystal reports, NEMSIS reporting (identifies and meets state reporting requirements), NFIRS reporting (identifies federal and state fire reporting requirements, data collection, data verification, RMS customization and configuration).</t>
+  </si>
+  <si>
+    <t>3 year</t>
+  </si>
+  <si>
+    <t>BLD Consulting is a data archive reviewer tool that assists with customization, configuration and extraction of data. BLD provided critical service to migrate incident data from ZOLL servers to the City of Turlock hosted server and is the sole provider of these services with ZOLL. The migration of this data was crucial due to the end of life of the ZOLL product. BLD has installed two Data Archive Reviewer Tool Applications (Zoll FireRMS Incident and Occupancy Modules) these applications work with our Zoll FireRMS hosted site in conjunction with COT IT. BLD Consulting has been used in the past, this is for a new contract.</t>
+  </si>
+  <si>
+    <t>Employee job descriptions do not include building custom desk that are required for Dispatch.</t>
+  </si>
+  <si>
+    <t>Annual training is done by the company but new hires throughout the year are trained in house by City staff.</t>
+  </si>
+  <si>
+    <t>Monica Hernandez</t>
+  </si>
+  <si>
+    <t>Municipal Services / Regulatory Affairs</t>
+  </si>
+  <si>
+    <t>Solid Waste Rate Study. R3 will review the contractor’s rate request for accuracy and compliance, analyze costs and impacts, compare rates with similar cities, and provide a report and presentation to support City Council decisions.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Landscape and Nuisance Abatement Services. An outside vendor to promptly complete abatement services when abatement warrants are issued. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abatement warrants must have deficiencies corrected in a set time frame, typically 10-30 days. Hiring an outside vendor, ensures timely correction when staffing levels cannot gaurantee the same timelines. Hiring an outside contractor ensures that work is completed by someone who has the appropriate abatement expertise. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vendor to provide two annual preventative maintenance inspections for Animal Services Copeland walk-in cooler. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 year </t>
+  </si>
+  <si>
+    <t>The Animal Services walk-in cooler is continually being repaired. In an effort to reduce emergency repairs, we would like for a service person who is skilled with and trained to work on Copeland Walk-In Coolers, to perform preventative maintenance. An operational freezer is required for the safe storage of evidentiary animal remains.</t>
+  </si>
+  <si>
+    <t>Fire/Support Operations</t>
+  </si>
+  <si>
+    <t>Online training program to offer many mandated training topics that also includes accountability of course completion.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Online platform that features more than 450 hours of training for fire departments. With NFPA codes and standard courses. Highly specialized video based courses featuring dynamic scenarios for firefighters. </t>
+  </si>
+  <si>
+    <t>Custom fabrication of specialty steps which will be designed to move SWAT personnel in and around critical incidents and SWAT warrant services. These will be custom parts which are designed and built for this specific vehicle.</t>
+  </si>
+  <si>
+    <t>While the Fleet Department is capable of purchasing standard factory steps and installing them, our SWAT team requires custom fabricated heavy duty running boards designed to meet SWAT standards. These running boards will support the officers and their heavy tactical gear for facilitating rapid, safe and efficient deployment when seconds matter.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The solid waste rate study makes sure rates are fair and justified. It will comfrim the contratctor is not over charging. Shows how rate chages will affect residents. Gives the City solid Data to make decisions. It will protect the City and customers while supporting informed rate decisions. </t>
+  </si>
+  <si>
+    <t>2026-77</t>
+  </si>
+  <si>
+    <t>2026-78</t>
+  </si>
+  <si>
+    <t>2026-79</t>
+  </si>
+  <si>
+    <t>2026-80</t>
+  </si>
+  <si>
+    <t>2026-81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
@@ -1239,50 +1727,57 @@
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="MS Gothic"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF808080"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1346,140 +1841,132 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1531,166 +2018,195 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="8" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Total" xfId="1" builtinId="25"/>
   </cellStyles>
-  <dxfs count="18">
+  <dxfs count="20">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF99"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
@@ -1705,88 +2221,90 @@
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
@@ -2136,63 +2654,68 @@
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFFCC"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
@@ -2231,66 +2754,85 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="11285220" y="5196840"/>
           <a:ext cx="76200" cy="207645"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="AB339%202026%20Request%20and%20Determination%20032426%20Requests.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="HR USE ONLY"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E655A65E-564F-480D-B207-D1C58CACC987}" name="Table1" displayName="Table1" ref="B1:N2" totalsRowShown="0" headerRowDxfId="17" dataDxfId="15" headerRowBorderDxfId="16">
-[...13 lines deleted...]
-    <tableColumn id="8" xr3:uid="{8A225092-9CBA-476A-BD00-13FD447C4885}" name="Column1" dataDxfId="2"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E655A65E-564F-480D-B207-D1C58CACC987}" name="Table1" displayName="Table1" ref="B1:P2" totalsRowShown="0" headerRowDxfId="19" dataDxfId="17" headerRowBorderDxfId="18">
+  <tableColumns count="15">
+    <tableColumn id="1" xr3:uid="{4F8BE6C3-E279-4C88-AEA2-2E7430B9D84C}" name="DEPARTMENT/ DIVISION INFORMATION" dataDxfId="16" dataCellStyle="Total"/>
+    <tableColumn id="2" xr3:uid="{3FF1499F-F086-4319-A6D0-9512F5497A45}" name="Contraction Action Type" dataDxfId="15" dataCellStyle="Total"/>
+    <tableColumn id="3" xr3:uid="{A086BAA0-9973-4AA8-AFBD-376DEDE3AE4C}" name="Scope of Work" dataDxfId="14" dataCellStyle="Total"/>
+    <tableColumn id="4" xr3:uid="{18CC59EB-649A-4DD7-A53A-1D25AF4CD4CC}" name="Duration of Contract" dataDxfId="13" dataCellStyle="Total"/>
+    <tableColumn id="5" xr3:uid="{BF14AC9C-F39E-4D81-9A62-759887C0B367}" name="Anticipated Cost" dataDxfId="12" dataCellStyle="Total"/>
+    <tableColumn id="6" xr3:uid="{948DD183-CCBD-4FD0-A67E-0FC63C382576}" name="Statement Explaining the Necessity of the Contract" dataDxfId="11" dataCellStyle="Total"/>
+    <tableColumn id="7" xr3:uid="{DFAF5F71-C9C1-434E-866F-4D318876D978}" name="Does this project/task replace bargaining unit work, reduce employee hours, or eliminate positions? Please provide department response here:" dataDxfId="10" dataCellStyle="Total"/>
+    <tableColumn id="12" xr3:uid="{1B407AA4-A23D-4203-8D8C-A591DB59677E}" name="HR determined the Scope of work falls under a job classification represented by the recognized employee organization. " dataDxfId="9" dataCellStyle="Total"/>
+    <tableColumn id="13" xr3:uid="{A19EEB97-0D45-4339-8968-ACB3E733423F}" name="HR determined the Scope of Work DOES NOT fall under job classifications represented by the recognized employee organization. " dataDxfId="8" dataCellStyle="Total"/>
+    <tableColumn id="14" xr3:uid="{975E9E3E-DB79-4CFF-B911-C786C562D7B4}" name="HR Determination Date/_x000a_45 Day Notice Date" dataDxfId="7" dataCellStyle="Total"/>
+    <tableColumn id="15" xr3:uid="{4935A97C-66B7-4039-9F4C-C791C8474164}" name="End of 45 Days from Notice/_x000a_Department May Proceed " dataDxfId="6" dataCellStyle="Total"/>
+    <tableColumn id="16" xr3:uid="{92DFFCD9-C565-4CF1-BB91-91CAAAA54003}" name="Comments" dataDxfId="5" dataCellStyle="Total"/>
+    <tableColumn id="8" xr3:uid="{8A225092-9CBA-476A-BD00-13FD447C4885}" name="Column1" dataDxfId="4"/>
+    <tableColumn id="10" xr3:uid="{69AF65CF-F508-447B-A8C8-92E962682BCF}" name="Column2" dataDxfId="3"/>
+    <tableColumn id="11" xr3:uid="{F9E8D57B-4E88-48F9-BE6E-03884DAF65B0}" name="Column3" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium10" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -2577,4091 +3119,6404 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2C8D6CB-7ABE-4C37-B95C-A74233FBE6C7}">
-  <dimension ref="A1:N55"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P247"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F21" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K51" sqref="K51:L51"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="2" ySplit="1" topLeftCell="G79" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A2" sqref="A2"/>
+      <selection pane="topRight" activeCell="C2" sqref="C2"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="34.33203125" defaultRowHeight="80.400000000000006" x14ac:dyDescent="1.3"/>
   <cols>
-    <col min="1" max="1" width="34.33203125" style="15"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="34.33203125" style="15"/>
+    <col min="1" max="1" width="34.33203125" style="12" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="54.33203125" style="25" customWidth="1"/>
+    <col min="3" max="3" width="46.33203125" style="26" customWidth="1"/>
+    <col min="4" max="4" width="99.88671875" style="30" customWidth="1"/>
+    <col min="5" max="5" width="25" style="25" customWidth="1"/>
+    <col min="6" max="6" width="23.6640625" style="25" customWidth="1"/>
+    <col min="7" max="7" width="66.109375" style="31" customWidth="1"/>
+    <col min="8" max="8" width="37.33203125" style="28" customWidth="1"/>
+    <col min="9" max="10" width="26.33203125" style="13" customWidth="1"/>
+    <col min="11" max="11" width="34.33203125" style="82" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="31.33203125" style="82" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="28.33203125" style="11" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="34.33203125" style="52"/>
+    <col min="15" max="16384" width="34.33203125" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="1" customFormat="1" ht="97.2" hidden="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="97.2" hidden="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="7" t="s">
+      <c r="K1" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="7" t="s">
+      <c r="L1" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="8" t="s">
+      <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="53" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="52" t="s">
+      <c r="N1" s="49" t="s">
+        <v>307</v>
+      </c>
+      <c r="O1" s="84" t="s">
+        <v>321</v>
+      </c>
+      <c r="P1" s="84" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="1" customFormat="1" ht="97.2" x14ac:dyDescent="0.3">
+      <c r="A2" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="7" t="s">
+      <c r="K2" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="7" t="s">
+      <c r="L2" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="8" t="s">
+      <c r="M2" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="N2" s="54" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="59" t="s">
+      <c r="N2" s="50" t="s">
+        <v>306</v>
+      </c>
+      <c r="O2" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" s="59" customFormat="1" ht="241.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A3" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="C3" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="9" t="s">
+      <c r="D3" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="9" t="s">
+      <c r="E3" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="60">
+      <c r="F3" s="56">
         <v>6000</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="G3" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="11" t="s">
+      <c r="H3" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="61" t="s">
+      <c r="I3" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J3" s="61"/>
-      <c r="K3" s="62">
+      <c r="J3" s="57"/>
+      <c r="K3" s="83">
         <v>46084</v>
       </c>
-      <c r="L3" s="62">
+      <c r="L3" s="83">
         <f>K3+46</f>
         <v>46130</v>
       </c>
-      <c r="M3" s="17"/>
-      <c r="N3" s="63" t="s">
+      <c r="M3" s="14"/>
+      <c r="N3" s="58" t="s">
+        <v>255</v>
+      </c>
+      <c r="O3" s="58" t="str">
+        <f>TEXT(K3,"mm/dd/yyyy")</f>
+        <v>03/03/2026</v>
+      </c>
+      <c r="P3" s="58" t="str">
+        <f>TEXT(L3,"mm/dd/yyyy")</f>
+        <v>04/18/2026</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" s="63" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
+      <c r="A4" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="60">
+        <v>82500</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4" s="61"/>
+      <c r="J4" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="L4" s="77"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="62" t="s">
         <v>256</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="59" t="s">
+      <c r="O4" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P4" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" s="63" customFormat="1" ht="123" x14ac:dyDescent="1.3">
+      <c r="A5" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="B5" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C4" s="9" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="9" t="s">
+      <c r="C5" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="65">
-[...9 lines deleted...]
-      <c r="J4" s="61" t="s">
+      <c r="F5" s="60">
+        <v>45000</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="61"/>
+      <c r="J5" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="67" t="s">
+      <c r="K5" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="L4" s="67"/>
-[...1 lines deleted...]
-      <c r="N4" s="68" t="s">
+      <c r="L5" s="77"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="62" t="s">
         <v>257</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E5" s="9" t="s">
+      <c r="O5" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P5" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" s="63" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
+      <c r="A6" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="F5" s="65">
-[...9 lines deleted...]
-      <c r="J5" s="61" t="s">
+      <c r="F6" s="56">
+        <v>350000</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K5" s="67" t="s">
-[...37 lines deleted...]
-      <c r="K6" s="62">
+      <c r="J6" s="64"/>
+      <c r="K6" s="77">
         <v>46056</v>
       </c>
-      <c r="L6" s="62">
+      <c r="L6" s="77">
         <f>K6+46</f>
         <v>46102</v>
       </c>
-      <c r="M6" s="17" t="s">
+      <c r="M6" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="N6" s="68" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="59" t="s">
+      <c r="N6" s="62" t="s">
+        <v>258</v>
+      </c>
+      <c r="O6" s="62" t="str">
+        <f t="shared" ref="O6:O57" si="0">TEXT(K6,"mm/dd/yyyy")</f>
+        <v>02/03/2026</v>
+      </c>
+      <c r="P6" s="62" t="str">
+        <f t="shared" ref="P6:P57" si="1">TEXT(L6,"mm/dd/yyyy")</f>
+        <v>03/21/2026</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="63" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
+      <c r="A7" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="B7" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="C7" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="9" t="s">
+      <c r="D7" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="9" t="s">
+      <c r="E7" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="F7" s="9" t="s">
+      <c r="F7" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="G7" s="10" t="s">
+      <c r="G7" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H7" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="I7" s="61" t="s">
+      <c r="I7" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J7" s="70"/>
-      <c r="K7" s="62">
+      <c r="J7" s="64"/>
+      <c r="K7" s="77">
         <v>46056</v>
       </c>
-      <c r="L7" s="62">
+      <c r="L7" s="77">
         <f>K7+46</f>
         <v>46102</v>
       </c>
-      <c r="M7" s="17"/>
-[...5 lines deleted...]
-      <c r="A8" s="59" t="s">
+      <c r="M7" s="14"/>
+      <c r="N7" s="62" t="s">
+        <v>259</v>
+      </c>
+      <c r="O7" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/03/2026</v>
+      </c>
+      <c r="P7" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>03/21/2026</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="63" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
+      <c r="A8" s="55" t="s">
         <v>46</v>
       </c>
-      <c r="B8" s="9" t="s">
+      <c r="B8" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="9" t="s">
+      <c r="C8" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="D8" s="9" t="s">
+      <c r="D8" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="E8" s="9"/>
-      <c r="F8" s="60">
+      <c r="E8" s="8"/>
+      <c r="F8" s="56">
         <v>200</v>
       </c>
-      <c r="G8" s="10" t="s">
+      <c r="G8" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="H8" s="11" t="s">
+      <c r="H8" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="I8" s="61" t="s">
+      <c r="I8" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J8" s="70"/>
-      <c r="K8" s="62">
+      <c r="J8" s="64"/>
+      <c r="K8" s="77">
         <v>46056</v>
       </c>
-      <c r="L8" s="62">
+      <c r="L8" s="77">
         <f>K8+46</f>
         <v>46102</v>
       </c>
-      <c r="M8" s="17"/>
-      <c r="N8" s="68" t="s">
+      <c r="M8" s="14"/>
+      <c r="N8" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="O8" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/03/2026</v>
+      </c>
+      <c r="P8" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>03/21/2026</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A9" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="65">
+        <v>417.95</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="H9" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="I9" s="66"/>
+      <c r="J9" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="L9" s="77"/>
+      <c r="M9" s="53"/>
+      <c r="N9" s="62" t="s">
         <v>261</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="9" t="s">
+      <c r="O9" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P9" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="63" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
+      <c r="A10" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C9" s="9" t="s">
-[...18 lines deleted...]
-      <c r="J9" s="61" t="s">
+      <c r="C10" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="F10" s="67">
+        <v>60000</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="H10" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="I10" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K9" s="67" t="s">
-[...37 lines deleted...]
-      <c r="K10" s="62">
+      <c r="J10" s="66"/>
+      <c r="K10" s="77">
         <v>46056</v>
       </c>
-      <c r="L10" s="62">
+      <c r="L10" s="77">
         <f>K10+46</f>
         <v>46102</v>
       </c>
-      <c r="M10" s="17"/>
-      <c r="N10" s="68" t="s">
+      <c r="M10" s="14"/>
+      <c r="N10" s="62" t="s">
+        <v>262</v>
+      </c>
+      <c r="O10" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/03/2026</v>
+      </c>
+      <c r="P10" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>03/21/2026</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="63" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
+      <c r="A11" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" s="67">
+        <v>100000</v>
+      </c>
+      <c r="G11" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="H11" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="I11" s="68"/>
+      <c r="J11" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="L11" s="77"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="62" t="s">
         <v>263</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C11" s="9" t="s">
+      <c r="O11" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P11" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A12" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="F12" s="69">
+        <v>4790.3999999999996</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="H12" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="I12" s="70"/>
+      <c r="J12" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="L12" s="77"/>
+      <c r="M12" s="19"/>
+      <c r="N12" s="62" t="s">
+        <v>264</v>
+      </c>
+      <c r="O12" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P12" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="63" customFormat="1" ht="310.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A13" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="18" t="s">
-[...15 lines deleted...]
-      <c r="J11" s="61" t="s">
+      <c r="D13" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F13" s="56">
+        <v>2500000</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="H13" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="I13" s="64"/>
+      <c r="J13" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K11" s="67" t="s">
+      <c r="K13" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="L11" s="67"/>
-[...27 lines deleted...]
-      <c r="H12" s="11" t="s">
+      <c r="L13" s="77"/>
+      <c r="M13" s="14"/>
+      <c r="N13" s="62" t="s">
+        <v>265</v>
+      </c>
+      <c r="O13" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P13" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="63" customFormat="1" ht="307.95" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A14" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="H14" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="I12" s="76"/>
-      <c r="J12" s="61" t="s">
+      <c r="I14" s="64"/>
+      <c r="J14" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K12" s="67" t="s">
+      <c r="K14" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="L12" s="67"/>
-[...12 lines deleted...]
-      <c r="C13" s="9" t="s">
+      <c r="L14" s="77"/>
+      <c r="M14" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="N14" s="62" t="s">
+        <v>266</v>
+      </c>
+      <c r="O14" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P14" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A15" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="9" t="s">
+      <c r="D15" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="F13" s="60">
-[...9 lines deleted...]
-      <c r="J13" s="61" t="s">
+      <c r="F15" s="56" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="H15" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="I15" s="64"/>
+      <c r="J15" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K13" s="67" t="s">
+      <c r="K15" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="L13" s="67"/>
-[...6 lines deleted...]
-      <c r="A14" s="59" t="s">
+      <c r="L15" s="77"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="62" t="s">
+        <v>267</v>
+      </c>
+      <c r="O15" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P15" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="63" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
+      <c r="A16" s="55" t="s">
         <v>73</v>
       </c>
-      <c r="B14" s="9" t="s">
+      <c r="B16" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="C14" s="9" t="s">
-[...18 lines deleted...]
-      <c r="J14" s="61" t="s">
+      <c r="C16" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="F16" s="56">
+        <v>75000</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="H16" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="I16" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K14" s="67" t="s">
-[...76 lines deleted...]
-      <c r="J16" s="61"/>
+      <c r="J16" s="57"/>
       <c r="K16" s="77">
         <v>46013</v>
       </c>
       <c r="L16" s="77">
         <f>K16+46</f>
         <v>46059</v>
       </c>
-      <c r="M16" s="17"/>
-      <c r="N16" s="68" t="s">
+      <c r="M16" s="14"/>
+      <c r="N16" s="62" t="s">
+        <v>268</v>
+      </c>
+      <c r="O16" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>12/22/2025</v>
+      </c>
+      <c r="P16" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>02/06/2026</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="63" customFormat="1" ht="136.80000000000001" x14ac:dyDescent="1.3">
+      <c r="A17" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="F17" s="56">
+        <v>20000</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="H17" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="I17" s="64"/>
+      <c r="J17" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="L17" s="77"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="62" t="s">
         <v>269</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C17" s="9" t="s">
+      <c r="O17" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P17" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="63" customFormat="1" ht="192" x14ac:dyDescent="1.3">
+      <c r="A18" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D17" s="9" t="s">
-[...15 lines deleted...]
-      <c r="J17" s="61" t="s">
+      <c r="D18" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="F18" s="56" t="s">
+        <v>88</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="H18" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="I18" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K17" s="67" t="s">
-[...36 lines deleted...]
-      <c r="J18" s="70"/>
+      <c r="J18" s="64"/>
       <c r="K18" s="77">
         <v>46063</v>
       </c>
       <c r="L18" s="77">
         <f>K18+46</f>
         <v>46109</v>
       </c>
-      <c r="M18" s="17"/>
-[...5 lines deleted...]
-      <c r="A19" s="78" t="s">
+      <c r="M18" s="14"/>
+      <c r="N18" s="62" t="s">
+        <v>270</v>
+      </c>
+      <c r="O18" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/10/2026</v>
+      </c>
+      <c r="P18" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>03/28/2026</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="74" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
+      <c r="A19" s="71" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="24" t="s">
+      <c r="B19" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="C19" s="24" t="s">
+      <c r="C19" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="D19" s="24" t="s">
+      <c r="D19" s="21" t="s">
         <v>91</v>
       </c>
-      <c r="E19" s="24" t="s">
+      <c r="E19" s="21" t="s">
         <v>92</v>
       </c>
-      <c r="F19" s="24" t="s">
+      <c r="F19" s="21" t="s">
         <v>93</v>
       </c>
-      <c r="G19" s="25" t="s">
+      <c r="G19" s="22" t="s">
         <v>94</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="I19" s="79"/>
-      <c r="J19" s="61" t="s">
+      <c r="I19" s="72"/>
+      <c r="J19" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K19" s="67" t="s">
+      <c r="K19" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="L19" s="80"/>
-[...6 lines deleted...]
-      <c r="A20" s="78" t="s">
+      <c r="L19" s="77"/>
+      <c r="M19" s="73"/>
+      <c r="N19" s="62" t="s">
+        <v>271</v>
+      </c>
+      <c r="O19" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P19" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="74" customFormat="1" ht="247.2" x14ac:dyDescent="1.3">
+      <c r="A20" s="71" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="24" t="s">
+      <c r="B20" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="C20" s="24" t="s">
+      <c r="C20" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="D20" s="24" t="s">
+      <c r="D20" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="E20" s="24" t="s">
+      <c r="E20" s="21" t="s">
         <v>97</v>
       </c>
-      <c r="F20" s="83">
+      <c r="F20" s="75">
         <v>150000</v>
       </c>
-      <c r="G20" s="10" t="s">
+      <c r="G20" s="9" t="s">
         <v>98</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="I20" s="79"/>
-      <c r="J20" s="61" t="s">
+      <c r="I20" s="72"/>
+      <c r="J20" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K20" s="80"/>
-[...2 lines deleted...]
-      <c r="N20" s="68" t="s">
+      <c r="K20" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="L20" s="77"/>
+      <c r="M20" s="73"/>
+      <c r="N20" s="62" t="s">
+        <v>272</v>
+      </c>
+      <c r="O20" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P20" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="63" customFormat="1" ht="150.6" x14ac:dyDescent="1.3">
+      <c r="A21" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>102</v>
+      </c>
+      <c r="G21" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="I21" s="64"/>
+      <c r="J21" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="L21" s="77"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="62" t="s">
         <v>273</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="J21" s="61" t="s">
+      <c r="O21" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P21" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A22" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="F22" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G22" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="H22" s="10"/>
+      <c r="I22" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K21" s="67" t="s">
-[...34 lines deleted...]
-      <c r="J22" s="61"/>
+      <c r="J22" s="57"/>
       <c r="K22" s="77">
         <v>46063</v>
       </c>
       <c r="L22" s="77">
         <f>K22+46</f>
         <v>46109</v>
       </c>
-      <c r="M22" s="17"/>
-      <c r="N22" s="68" t="s">
+      <c r="M22" s="14"/>
+      <c r="N22" s="62" t="s">
+        <v>274</v>
+      </c>
+      <c r="O22" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/10/2026</v>
+      </c>
+      <c r="P22" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>03/28/2026</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="63" customFormat="1" ht="81.599999999999994" x14ac:dyDescent="1.3">
+      <c r="A23" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="F23" s="56">
+        <v>3204</v>
+      </c>
+      <c r="G23" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="H23" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="I23" s="64"/>
+      <c r="J23" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K23" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23" s="77"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="62" t="s">
         <v>275</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" s="9" t="s">
+      <c r="O23" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P23" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A24" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="9" t="s">
+      <c r="C24" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="D23" s="9" t="s">
-[...15 lines deleted...]
-      <c r="J23" s="61" t="s">
+      <c r="D24" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="F24" s="56">
+        <v>1800</v>
+      </c>
+      <c r="G24" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="H24" s="10"/>
+      <c r="I24" s="64"/>
+      <c r="J24" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K23" s="67" t="s">
+      <c r="K24" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="L23" s="67"/>
-[...1 lines deleted...]
-      <c r="N23" s="68" t="s">
+      <c r="L24" s="77"/>
+      <c r="M24" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="N24" s="62" t="s">
         <v>276</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B24" s="9" t="s">
+      <c r="O24" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P24" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="63" customFormat="1" ht="316.2" x14ac:dyDescent="1.3">
+      <c r="A25" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C24" s="9" t="s">
+      <c r="C25" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="D24" s="9" t="s">
-[...13 lines deleted...]
-      <c r="J24" s="61" t="s">
+      <c r="D25" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" s="56">
+        <v>54204.24</v>
+      </c>
+      <c r="G25" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="H25" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="I25" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K24" s="67" t="s">
-[...38 lines deleted...]
-      <c r="J25" s="61"/>
+      <c r="J25" s="57"/>
       <c r="K25" s="77">
         <v>46063</v>
       </c>
       <c r="L25" s="77">
         <f>K25+46</f>
         <v>46109</v>
       </c>
-      <c r="M25" s="17"/>
-[...5 lines deleted...]
-      <c r="A26" s="59" t="s">
+      <c r="M25" s="14"/>
+      <c r="N25" s="62" t="s">
+        <v>277</v>
+      </c>
+      <c r="O25" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/10/2026</v>
+      </c>
+      <c r="P25" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>03/28/2026</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A26" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="9" t="s">
+      <c r="B26" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="9" t="s">
+      <c r="C26" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="D26" s="9" t="s">
+      <c r="D26" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="E26" s="9" t="s">
+      <c r="E26" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="F26" s="60">
+      <c r="F26" s="56">
         <v>80000</v>
       </c>
-      <c r="G26" s="10" t="s">
+      <c r="G26" s="9" t="s">
         <v>123</v>
       </c>
-      <c r="H26" s="11" t="s">
+      <c r="H26" s="10" t="s">
         <v>114</v>
       </c>
-      <c r="I26" s="70"/>
-      <c r="J26" s="61" t="s">
+      <c r="I26" s="64"/>
+      <c r="J26" s="57" t="s">
         <v>20</v>
       </c>
       <c r="K26" s="77" t="s">
         <v>124</v>
       </c>
       <c r="L26" s="77"/>
-      <c r="M26" s="17"/>
-[...5 lines deleted...]
-      <c r="A27" s="59" t="s">
+      <c r="M26" s="14"/>
+      <c r="N26" s="62" t="s">
+        <v>278</v>
+      </c>
+      <c r="O26" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P26" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="63" customFormat="1" ht="308.39999999999998" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A27" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="9" t="s">
+      <c r="B27" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C27" s="9" t="s">
+      <c r="C27" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="D27" s="9" t="s">
+      <c r="D27" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="E27" s="9" t="s">
+      <c r="E27" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="F27" s="60" t="s">
+      <c r="F27" s="56" t="s">
         <v>127</v>
       </c>
-      <c r="G27" s="10" t="s">
+      <c r="G27" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="H27" s="11" t="s">
+      <c r="H27" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="I27" s="61" t="s">
+      <c r="I27" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J27" s="61"/>
+      <c r="J27" s="57"/>
       <c r="K27" s="77">
         <v>46063</v>
       </c>
       <c r="L27" s="77">
         <f>K27+46</f>
         <v>46109</v>
       </c>
-      <c r="M27" s="17"/>
-[...5 lines deleted...]
-      <c r="A28" s="59" t="s">
+      <c r="M27" s="14"/>
+      <c r="N27" s="62" t="s">
+        <v>279</v>
+      </c>
+      <c r="O27" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/10/2026</v>
+      </c>
+      <c r="P27" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>03/28/2026</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A28" s="55" t="s">
         <v>130</v>
       </c>
-      <c r="B28" s="9" t="s">
+      <c r="B28" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="C28" s="9" t="s">
+      <c r="C28" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="D28" s="9" t="s">
+      <c r="D28" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="E28" s="9" t="s">
+      <c r="E28" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="F28" s="60">
+      <c r="F28" s="56">
         <v>250000</v>
       </c>
-      <c r="G28" s="10" t="s">
+      <c r="G28" s="9" t="s">
         <v>134</v>
       </c>
-      <c r="H28" s="11" t="s">
+      <c r="H28" s="10" t="s">
         <v>135</v>
       </c>
-      <c r="I28" s="70"/>
-      <c r="J28" s="61" t="s">
+      <c r="I28" s="64"/>
+      <c r="J28" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K28" s="67" t="s">
+      <c r="K28" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="L28" s="67"/>
-[...6 lines deleted...]
-      <c r="A29" s="59" t="s">
+      <c r="L28" s="77"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="62" t="s">
+        <v>328</v>
+      </c>
+      <c r="O28" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P28" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="63" customFormat="1" ht="164.4" x14ac:dyDescent="1.3">
+      <c r="A29" s="55" t="s">
         <v>136</v>
       </c>
-      <c r="B29" s="9" t="s">
+      <c r="B29" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="C29" s="9" t="s">
+      <c r="C29" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D29" s="9" t="s">
+      <c r="D29" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="E29" s="9" t="s">
+      <c r="E29" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="F29" s="60">
+      <c r="F29" s="56">
         <v>1250000</v>
       </c>
-      <c r="G29" s="10" t="s">
+      <c r="G29" s="9" t="s">
         <v>139</v>
       </c>
-      <c r="H29" s="11" t="s">
+      <c r="H29" s="10" t="s">
         <v>140</v>
       </c>
-      <c r="I29" s="61" t="s">
+      <c r="I29" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J29" s="61"/>
+      <c r="J29" s="57"/>
       <c r="K29" s="77">
         <v>46063</v>
       </c>
       <c r="L29" s="77">
         <f>K29+46</f>
         <v>46109</v>
       </c>
-      <c r="M29" s="17"/>
-[...5 lines deleted...]
-      <c r="A30" s="59" t="s">
+      <c r="M29" s="14"/>
+      <c r="N29" s="62" t="s">
+        <v>280</v>
+      </c>
+      <c r="O29" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/10/2026</v>
+      </c>
+      <c r="P29" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>03/28/2026</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A30" s="55" t="s">
         <v>141</v>
       </c>
-      <c r="B30" s="9" t="s">
+      <c r="B30" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="C30" s="9" t="s">
+      <c r="C30" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D30" s="9" t="s">
+      <c r="D30" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="E30" s="9" t="s">
+      <c r="E30" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="F30" s="60" t="s">
+      <c r="F30" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="G30" s="10" t="s">
+      <c r="G30" s="9" t="s">
         <v>146</v>
       </c>
-      <c r="H30" s="11"/>
-      <c r="I30" s="61" t="s">
+      <c r="H30" s="10"/>
+      <c r="I30" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J30" s="61"/>
+      <c r="J30" s="57"/>
       <c r="K30" s="77">
         <v>46063</v>
       </c>
       <c r="L30" s="77">
         <f>K30+46</f>
         <v>46109</v>
       </c>
-      <c r="M30" s="17"/>
-[...5 lines deleted...]
-      <c r="A31" s="59" t="s">
+      <c r="M30" s="14"/>
+      <c r="N30" s="62" t="s">
+        <v>281</v>
+      </c>
+      <c r="O30" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/10/2026</v>
+      </c>
+      <c r="P30" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>03/28/2026</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="63" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
+      <c r="A31" s="55" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="9" t="s">
+      <c r="B31" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C31" s="9" t="s">
+      <c r="C31" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="D31" s="9" t="s">
+      <c r="D31" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="E31" s="9" t="s">
+      <c r="E31" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="F31" s="60">
+      <c r="F31" s="56">
         <v>808.63</v>
       </c>
-      <c r="G31" s="26" t="s">
+      <c r="G31" s="23" t="s">
         <v>149</v>
       </c>
-      <c r="H31" s="11" t="s">
+      <c r="H31" s="10" t="s">
         <v>150</v>
       </c>
-      <c r="I31" s="70"/>
-      <c r="J31" s="61" t="s">
+      <c r="I31" s="64"/>
+      <c r="J31" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K31" s="67" t="s">
+      <c r="K31" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="L31" s="67"/>
-[...6 lines deleted...]
-      <c r="A32" s="59" t="s">
+      <c r="L31" s="77"/>
+      <c r="M31" s="14"/>
+      <c r="N31" s="62" t="s">
+        <v>282</v>
+      </c>
+      <c r="O31" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P31" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A32" s="55" t="s">
         <v>46</v>
       </c>
-      <c r="B32" s="9" t="s">
+      <c r="B32" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="C32" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="D32" s="9" t="s">
+      <c r="D32" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="E32" s="9" t="s">
+      <c r="E32" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="F32" s="60">
+      <c r="F32" s="56">
         <v>2000</v>
       </c>
-      <c r="G32" s="10" t="s">
+      <c r="G32" s="9" t="s">
         <v>152</v>
       </c>
-      <c r="H32" s="11" t="s">
+      <c r="H32" s="10" t="s">
         <v>153</v>
       </c>
-      <c r="I32" s="61" t="s">
+      <c r="I32" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J32" s="61"/>
+      <c r="J32" s="57"/>
       <c r="K32" s="77">
         <v>46063</v>
       </c>
       <c r="L32" s="77">
         <f>K32+46</f>
         <v>46109</v>
       </c>
-      <c r="M32" s="17"/>
-[...5 lines deleted...]
-      <c r="A33" s="78" t="s">
+      <c r="M32" s="14"/>
+      <c r="N32" s="62" t="s">
+        <v>283</v>
+      </c>
+      <c r="O32" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/10/2026</v>
+      </c>
+      <c r="P32" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>03/28/2026</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" s="78" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
+      <c r="A33" s="71" t="s">
         <v>154</v>
       </c>
-      <c r="B33" s="24" t="s">
+      <c r="B33" s="21" t="s">
         <v>155</v>
       </c>
-      <c r="C33" s="24" t="s">
+      <c r="C33" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="D33" s="24" t="s">
+      <c r="D33" s="21" t="s">
         <v>156</v>
       </c>
-      <c r="E33" s="24" t="s">
+      <c r="E33" s="21" t="s">
         <v>157</v>
       </c>
-      <c r="F33" s="24" t="s">
+      <c r="F33" s="21" t="s">
         <v>158</v>
       </c>
-      <c r="G33" s="27" t="s">
+      <c r="G33" s="24" t="s">
         <v>159</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="I33" s="61" t="s">
+      <c r="I33" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J33" s="84"/>
-      <c r="K33" s="85">
+      <c r="J33" s="76"/>
+      <c r="K33" s="77">
         <v>46069</v>
       </c>
-      <c r="L33" s="85">
+      <c r="L33" s="77">
         <f>K33+46</f>
         <v>46115</v>
       </c>
-      <c r="M33" s="8"/>
-[...5 lines deleted...]
-      <c r="A34" s="59" t="s">
+      <c r="M33" s="7"/>
+      <c r="N33" s="62" t="s">
+        <v>284</v>
+      </c>
+      <c r="O33" s="85" t="str">
+        <f t="shared" si="0"/>
+        <v>02/16/2026</v>
+      </c>
+      <c r="P33" s="85" t="str">
+        <f t="shared" si="1"/>
+        <v>04/03/2026</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A34" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="B34" s="9" t="s">
+      <c r="B34" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="C34" s="9" t="s">
+      <c r="C34" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="D34" s="9" t="s">
+      <c r="D34" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="E34" s="9" t="s">
+      <c r="E34" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="F34" s="9" t="s">
+      <c r="F34" s="8" t="s">
         <v>164</v>
       </c>
-      <c r="G34" s="10" t="s">
+      <c r="G34" s="9" t="s">
         <v>165</v>
       </c>
-      <c r="H34" s="11" t="s">
+      <c r="H34" s="10" t="s">
         <v>166</v>
       </c>
-      <c r="I34" s="87"/>
-      <c r="J34" s="61" t="s">
+      <c r="I34" s="79"/>
+      <c r="J34" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K34" s="67" t="s">
+      <c r="K34" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="L34" s="67"/>
-[...6 lines deleted...]
-      <c r="A35" s="78" t="s">
+      <c r="L34" s="77"/>
+      <c r="M34" s="14"/>
+      <c r="N34" s="62" t="s">
+        <v>285</v>
+      </c>
+      <c r="O34" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P34" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" s="78" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A35" s="71" t="s">
         <v>167</v>
       </c>
-      <c r="B35" s="24" t="s">
+      <c r="B35" s="21" t="s">
         <v>168</v>
       </c>
-      <c r="C35" s="24" t="s">
+      <c r="C35" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="D35" s="24" t="s">
+      <c r="D35" s="21" t="s">
         <v>169</v>
       </c>
-      <c r="E35" s="24" t="s">
+      <c r="E35" s="21" t="s">
         <v>170</v>
       </c>
-      <c r="F35" s="83">
+      <c r="F35" s="75">
         <v>880000</v>
       </c>
-      <c r="G35" s="27" t="s">
+      <c r="G35" s="24" t="s">
         <v>171</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="I35" s="61" t="s">
+      <c r="I35" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J35" s="84"/>
-      <c r="K35" s="85">
+      <c r="J35" s="76"/>
+      <c r="K35" s="77">
         <v>46069</v>
       </c>
-      <c r="L35" s="85">
+      <c r="L35" s="77">
         <f>K35+46</f>
         <v>46115</v>
       </c>
-      <c r="M35" s="8"/>
-[...5 lines deleted...]
-      <c r="A36" s="59" t="s">
+      <c r="M35" s="7"/>
+      <c r="N35" s="62" t="s">
+        <v>286</v>
+      </c>
+      <c r="O35" s="85" t="str">
+        <f t="shared" si="0"/>
+        <v>02/16/2026</v>
+      </c>
+      <c r="P35" s="85" t="str">
+        <f t="shared" si="1"/>
+        <v>04/03/2026</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A36" s="55" t="s">
         <v>172</v>
       </c>
-      <c r="B36" s="9" t="s">
+      <c r="B36" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="C36" s="9" t="s">
+      <c r="C36" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="D36" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="E36" s="9" t="s">
+      <c r="E36" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="F36" s="9" t="s">
+      <c r="F36" s="8" t="s">
         <v>174</v>
       </c>
-      <c r="G36" s="10" t="s">
+      <c r="G36" s="9" t="s">
         <v>175</v>
       </c>
-      <c r="H36" s="11" t="s">
+      <c r="H36" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="I36" s="70"/>
-      <c r="J36" s="61" t="s">
+      <c r="I36" s="64"/>
+      <c r="J36" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="K36" s="67" t="s">
+      <c r="K36" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="L36" s="67"/>
-[...6 lines deleted...]
-      <c r="A37" s="59" t="s">
+      <c r="L36" s="77"/>
+      <c r="M36" s="14"/>
+      <c r="N36" s="62" t="s">
+        <v>287</v>
+      </c>
+      <c r="O36" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P36" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A37" s="55" t="s">
         <v>73</v>
       </c>
-      <c r="B37" s="9" t="s">
+      <c r="B37" s="8" t="s">
         <v>176</v>
       </c>
-      <c r="C37" s="9" t="s">
+      <c r="C37" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="D37" s="9" t="s">
+      <c r="D37" s="8" t="s">
         <v>177</v>
       </c>
-      <c r="E37" s="9" t="s">
+      <c r="E37" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="F37" s="73">
+      <c r="F37" s="67">
         <v>1000000</v>
       </c>
-      <c r="G37" s="10" t="s">
+      <c r="G37" s="9" t="s">
         <v>178</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="I37" s="61" t="s">
+      <c r="I37" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J37" s="70"/>
-      <c r="K37" s="85">
+      <c r="J37" s="64"/>
+      <c r="K37" s="77">
         <v>46076</v>
       </c>
-      <c r="L37" s="85">
-        <f t="shared" ref="L37:L45" si="0">K37+46</f>
+      <c r="L37" s="77">
+        <f t="shared" ref="L37:L45" si="2">K37+46</f>
         <v>46122</v>
       </c>
-      <c r="M37" s="17"/>
-[...5 lines deleted...]
-      <c r="A38" s="59" t="s">
+      <c r="M37" s="14"/>
+      <c r="N37" s="62" t="s">
+        <v>288</v>
+      </c>
+      <c r="O37" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/23/2026</v>
+      </c>
+      <c r="P37" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/10/2026</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A38" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="B38" s="9" t="s">
+      <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C38" s="9" t="s">
+      <c r="C38" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="D38" s="9" t="s">
+      <c r="D38" s="8" t="s">
         <v>179</v>
       </c>
-      <c r="E38" s="9" t="s">
+      <c r="E38" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="F38" s="9">
+      <c r="F38" s="8">
         <v>60000</v>
       </c>
-      <c r="G38" s="10" t="s">
+      <c r="G38" s="9" t="s">
         <v>178</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="I38" s="61" t="s">
+      <c r="I38" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J38" s="70"/>
-      <c r="K38" s="85">
+      <c r="J38" s="64"/>
+      <c r="K38" s="77">
         <v>46076</v>
       </c>
-      <c r="L38" s="85">
+      <c r="L38" s="77">
+        <f t="shared" si="2"/>
+        <v>46122</v>
+      </c>
+      <c r="M38" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="N38" s="62" t="s">
+        <v>289</v>
+      </c>
+      <c r="O38" s="62" t="str">
         <f t="shared" si="0"/>
-        <v>46122</v>
-[...9 lines deleted...]
-      <c r="A39" s="59" t="s">
+        <v>02/23/2026</v>
+      </c>
+      <c r="P38" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/10/2026</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" s="63" customFormat="1" ht="233.4" x14ac:dyDescent="1.3">
+      <c r="A39" s="55" t="s">
         <v>154</v>
       </c>
-      <c r="B39" s="9" t="s">
+      <c r="B39" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="C39" s="9" t="s">
+      <c r="C39" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D39" s="9" t="s">
+      <c r="D39" s="8" t="s">
         <v>181</v>
       </c>
-      <c r="E39" s="9" t="s">
+      <c r="E39" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="F39" s="9" t="s">
+      <c r="F39" s="8" t="s">
         <v>182</v>
       </c>
-      <c r="G39" s="10" t="s">
+      <c r="G39" s="9" t="s">
         <v>183</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="I39" s="61" t="s">
+      <c r="I39" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="J39" s="70"/>
-      <c r="K39" s="85">
+      <c r="J39" s="64"/>
+      <c r="K39" s="77">
         <v>46076</v>
       </c>
-      <c r="L39" s="85">
+      <c r="L39" s="77">
+        <f t="shared" si="2"/>
+        <v>46122</v>
+      </c>
+      <c r="M39" s="14"/>
+      <c r="N39" s="62" t="s">
+        <v>290</v>
+      </c>
+      <c r="O39" s="62" t="str">
         <f t="shared" si="0"/>
+        <v>02/23/2026</v>
+      </c>
+      <c r="P39" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/10/2026</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" s="63" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
+      <c r="A40" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E40" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="F40" s="80">
+        <v>2500</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="H40" s="29"/>
+      <c r="I40" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J40" s="64"/>
+      <c r="K40" s="77">
+        <v>46079</v>
+      </c>
+      <c r="L40" s="77">
+        <f t="shared" si="2"/>
+        <v>46125</v>
+      </c>
+      <c r="M40" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="N40" s="62" t="s">
+        <v>291</v>
+      </c>
+      <c r="O40" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/26/2026</v>
+      </c>
+      <c r="P40" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/13/2026</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A41" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="E41" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="F41" s="80">
+        <v>5000</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="H41" s="29"/>
+      <c r="I41" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J41" s="64"/>
+      <c r="K41" s="77">
+        <v>46079</v>
+      </c>
+      <c r="L41" s="77">
+        <f t="shared" si="2"/>
+        <v>46125</v>
+      </c>
+      <c r="M41" s="14"/>
+      <c r="N41" s="62" t="s">
+        <v>292</v>
+      </c>
+      <c r="O41" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/26/2026</v>
+      </c>
+      <c r="P41" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/13/2026</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" s="63" customFormat="1" ht="81.599999999999994" x14ac:dyDescent="1.3">
+      <c r="A42" s="63" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="C42" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="E42" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="F42" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="H42" s="29"/>
+      <c r="I42" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J42" s="64"/>
+      <c r="K42" s="77">
+        <v>46079</v>
+      </c>
+      <c r="L42" s="77">
+        <f t="shared" si="2"/>
+        <v>46125</v>
+      </c>
+      <c r="M42" s="14" t="s">
+        <v>194</v>
+      </c>
+      <c r="N42" s="62" t="s">
+        <v>293</v>
+      </c>
+      <c r="O42" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/26/2026</v>
+      </c>
+      <c r="P42" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/13/2026</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" s="63" customFormat="1" ht="123" x14ac:dyDescent="1.3">
+      <c r="A43" s="63" t="s">
+        <v>195</v>
+      </c>
+      <c r="B43" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="C43" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="E43" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="F43" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="H43" s="29"/>
+      <c r="I43" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J43" s="64"/>
+      <c r="K43" s="77">
+        <v>46079</v>
+      </c>
+      <c r="L43" s="77">
+        <f t="shared" si="2"/>
+        <v>46125</v>
+      </c>
+      <c r="M43" s="14"/>
+      <c r="N43" s="62" t="s">
+        <v>294</v>
+      </c>
+      <c r="O43" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/26/2026</v>
+      </c>
+      <c r="P43" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/13/2026</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A44" s="63" t="s">
+        <v>105</v>
+      </c>
+      <c r="B44" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="C44" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E44" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="F44" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="G44" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="H44" s="29"/>
+      <c r="I44" s="64"/>
+      <c r="J44" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K44" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="L44" s="77"/>
+      <c r="M44" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="N44" s="62" t="s">
+        <v>295</v>
+      </c>
+      <c r="O44" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P44" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A45" s="63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B45" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="C45" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="E45" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="F45" s="81">
+        <v>4213.3100000000004</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="H45" s="29" t="s">
+        <v>153</v>
+      </c>
+      <c r="I45" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J45" s="64"/>
+      <c r="K45" s="77">
+        <v>46087</v>
+      </c>
+      <c r="L45" s="77">
+        <f t="shared" si="2"/>
+        <v>46133</v>
+      </c>
+      <c r="M45" s="14"/>
+      <c r="N45" s="62" t="s">
+        <v>296</v>
+      </c>
+      <c r="O45" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>03/06/2026</v>
+      </c>
+      <c r="P45" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/21/2026</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" s="63" customFormat="1" ht="164.4" x14ac:dyDescent="1.3">
+      <c r="A46" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="C46" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="E46" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F46" s="80">
+        <v>6000</v>
+      </c>
+      <c r="G46" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="H46" s="29" t="s">
+        <v>210</v>
+      </c>
+      <c r="I46" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J46" s="64"/>
+      <c r="K46" s="77">
+        <v>46079</v>
+      </c>
+      <c r="L46" s="77">
+        <f t="shared" ref="L46:L47" si="3">K46+46</f>
+        <v>46125</v>
+      </c>
+      <c r="M46" s="14"/>
+      <c r="N46" s="62" t="s">
+        <v>297</v>
+      </c>
+      <c r="O46" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>02/26/2026</v>
+      </c>
+      <c r="P46" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/13/2026</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A47" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="B47" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C47" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="E47" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="F47" s="80">
+        <v>2500</v>
+      </c>
+      <c r="G47" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="H47" s="29"/>
+      <c r="I47" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J47" s="64"/>
+      <c r="K47" s="77">
+        <v>46087</v>
+      </c>
+      <c r="L47" s="77">
+        <f t="shared" si="3"/>
+        <v>46133</v>
+      </c>
+      <c r="M47" s="14"/>
+      <c r="N47" s="62" t="s">
+        <v>298</v>
+      </c>
+      <c r="O47" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>03/06/2026</v>
+      </c>
+      <c r="P47" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/21/2026</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A48" s="63" t="s">
+        <v>154</v>
+      </c>
+      <c r="B48" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="C48" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="E48" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="F48" s="80" t="s">
+        <v>216</v>
+      </c>
+      <c r="G48" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="H48" s="29"/>
+      <c r="I48" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J48" s="64"/>
+      <c r="K48" s="77">
+        <v>46087</v>
+      </c>
+      <c r="L48" s="77">
+        <f t="shared" ref="L48" si="4">K48+46</f>
+        <v>46133</v>
+      </c>
+      <c r="M48" s="14"/>
+      <c r="N48" s="62" t="s">
+        <v>299</v>
+      </c>
+      <c r="O48" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>03/06/2026</v>
+      </c>
+      <c r="P48" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/21/2026</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A49" s="63" t="s">
+        <v>154</v>
+      </c>
+      <c r="B49" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="C49" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="E49" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="F49" s="80" t="s">
+        <v>220</v>
+      </c>
+      <c r="G49" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="H49" s="29"/>
+      <c r="I49" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J49" s="64"/>
+      <c r="K49" s="77">
+        <v>46087</v>
+      </c>
+      <c r="L49" s="77">
+        <f t="shared" ref="L49" si="5">K49+46</f>
+        <v>46133</v>
+      </c>
+      <c r="M49" s="14"/>
+      <c r="N49" s="62" t="s">
+        <v>300</v>
+      </c>
+      <c r="O49" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>03/06/2026</v>
+      </c>
+      <c r="P49" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/21/2026</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A50" s="63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B50" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="C50" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E50" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="F50" s="80">
+        <v>2756.39</v>
+      </c>
+      <c r="G50" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="H50" s="29"/>
+      <c r="I50" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J50" s="64"/>
+      <c r="K50" s="77">
+        <v>46087</v>
+      </c>
+      <c r="L50" s="77">
+        <f t="shared" ref="L50" si="6">K50+46</f>
+        <v>46133</v>
+      </c>
+      <c r="M50" s="14"/>
+      <c r="N50" s="62" t="s">
+        <v>301</v>
+      </c>
+      <c r="O50" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>03/06/2026</v>
+      </c>
+      <c r="P50" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/21/2026</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" s="63" customFormat="1" ht="152.4" x14ac:dyDescent="1.3">
+      <c r="A51" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="B51" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C51" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="E51" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="F51" s="80">
+        <v>2500</v>
+      </c>
+      <c r="G51" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="H51" s="29"/>
+      <c r="I51" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J51" s="64"/>
+      <c r="K51" s="77">
+        <v>46087</v>
+      </c>
+      <c r="L51" s="77">
+        <f t="shared" ref="L51" si="7">K51+46</f>
+        <v>46133</v>
+      </c>
+      <c r="M51" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="N51" s="62" t="s">
+        <v>302</v>
+      </c>
+      <c r="O51" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>03/06/2026</v>
+      </c>
+      <c r="P51" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/21/2026</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A52" s="63" t="s">
+        <v>226</v>
+      </c>
+      <c r="B52" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="C52" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="E52" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="F52" s="80">
+        <v>75000</v>
+      </c>
+      <c r="G52" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="H52" s="29"/>
+      <c r="I52" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="J52" s="64"/>
+      <c r="K52" s="77">
+        <v>46087</v>
+      </c>
+      <c r="L52" s="77">
+        <f t="shared" ref="L52" si="8">K52+46</f>
+        <v>46133</v>
+      </c>
+      <c r="M52" s="14"/>
+      <c r="N52" s="62" t="s">
+        <v>303</v>
+      </c>
+      <c r="O52" s="62" t="str">
+        <f t="shared" si="0"/>
+        <v>03/06/2026</v>
+      </c>
+      <c r="P52" s="62" t="str">
+        <f t="shared" si="1"/>
+        <v>04/21/2026</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" s="63" customFormat="1" ht="180.6" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A53" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="B53" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="C53" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="E53" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="F53" s="80">
+        <v>1250</v>
+      </c>
+      <c r="G53" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="H53" s="29"/>
+      <c r="I53" s="57"/>
+      <c r="J53" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K53" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="L53" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M53" s="14"/>
+      <c r="N53" s="62" t="s">
+        <v>304</v>
+      </c>
+      <c r="O53" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P53" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A54" s="63" t="s">
+        <v>130</v>
+      </c>
+      <c r="B54" s="26" t="s">
+        <v>234</v>
+      </c>
+      <c r="C54" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="E54" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="F54" s="80" t="s">
+        <v>235</v>
+      </c>
+      <c r="G54" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="H54" s="29"/>
+      <c r="I54" s="57"/>
+      <c r="J54" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K54" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="L54" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M54" s="14" t="s">
+        <v>237</v>
+      </c>
+      <c r="N54" s="62" t="s">
+        <v>305</v>
+      </c>
+      <c r="O54" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P54" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A55" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="B55" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C55" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="E55" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="F55" s="27">
+        <v>2500</v>
+      </c>
+      <c r="G55" s="9" t="s">
+        <v>319</v>
+      </c>
+      <c r="H55" s="29" t="s">
+        <v>153</v>
+      </c>
+      <c r="I55" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K55" s="77">
+        <v>46094</v>
+      </c>
+      <c r="L55" s="77">
+        <f t="shared" ref="L55:L58" si="9">K55+46</f>
+        <v>46140</v>
+      </c>
+      <c r="N55" s="62" t="s">
+        <v>322</v>
+      </c>
+      <c r="O55" s="52" t="str">
+        <f t="shared" si="0"/>
+        <v>03/13/2026</v>
+      </c>
+      <c r="P55" s="52" t="str">
+        <f t="shared" si="1"/>
+        <v>04/28/2026</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A56" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="B56" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="E56" s="25" t="s">
+        <v>314</v>
+      </c>
+      <c r="F56" s="27">
+        <v>5000</v>
+      </c>
+      <c r="G56" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="H56" s="29" t="s">
+        <v>153</v>
+      </c>
+      <c r="I56" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K56" s="77">
+        <v>46094</v>
+      </c>
+      <c r="L56" s="77">
+        <f t="shared" si="9"/>
+        <v>46140</v>
+      </c>
+      <c r="N56" s="62" t="s">
+        <v>323</v>
+      </c>
+      <c r="O56" s="52" t="str">
+        <f t="shared" si="0"/>
+        <v>03/13/2026</v>
+      </c>
+      <c r="P56" s="52" t="str">
+        <f t="shared" si="1"/>
+        <v>04/28/2026</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A57" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B57" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="C57" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="E57" s="25" t="s">
+        <v>317</v>
+      </c>
+      <c r="F57" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="G57" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="H57" s="29" t="s">
+        <v>153</v>
+      </c>
+      <c r="I57" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K57" s="77">
+        <v>46094</v>
+      </c>
+      <c r="L57" s="77">
+        <f t="shared" si="9"/>
+        <v>46140</v>
+      </c>
+      <c r="N57" s="62" t="s">
+        <v>324</v>
+      </c>
+      <c r="O57" s="52" t="str">
+        <f t="shared" si="0"/>
+        <v>03/13/2026</v>
+      </c>
+      <c r="P57" s="52" t="str">
+        <f t="shared" si="1"/>
+        <v>04/28/2026</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" ht="97.95" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A58" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B58" s="25" t="s">
+        <v>329</v>
+      </c>
+      <c r="C58" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="E58" s="25" t="s">
+        <v>317</v>
+      </c>
+      <c r="F58" s="27">
+        <v>400000</v>
+      </c>
+      <c r="G58" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="H58" s="29" t="s">
+        <v>153</v>
+      </c>
+      <c r="I58" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K58" s="82">
+        <v>46101</v>
+      </c>
+      <c r="L58" s="77">
+        <f t="shared" si="9"/>
+        <v>46147</v>
+      </c>
+      <c r="N58" s="62" t="s">
+        <v>334</v>
+      </c>
+      <c r="O58" s="52" t="str">
+        <f t="shared" ref="O58" si="10">TEXT(K58,"mm/dd/yyyy")</f>
+        <v>03/20/2026</v>
+      </c>
+      <c r="P58" s="52" t="str">
+        <f t="shared" ref="P58" si="11">TEXT(L58,"mm/dd/yyyy")</f>
+        <v>05/05/2026</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A59" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="B59" s="25" t="s">
+        <v>227</v>
+      </c>
+      <c r="C59" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="E59" s="26" t="s">
+        <v>332</v>
+      </c>
+      <c r="F59" s="87">
+        <v>50000</v>
+      </c>
+      <c r="G59" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="J59" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K59" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L59" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="N59" s="62" t="s">
+        <v>335</v>
+      </c>
+      <c r="O59" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P59" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" ht="118.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A60" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="25" t="s">
+        <v>329</v>
+      </c>
+      <c r="C60" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="E60" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="F60" s="80">
+        <v>2500</v>
+      </c>
+      <c r="G60" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K60" s="82">
+        <v>46108</v>
+      </c>
+      <c r="L60" s="77">
+        <f t="shared" ref="L60" si="12">K60+46</f>
+        <v>46154</v>
+      </c>
+      <c r="M60" s="14" t="s">
+        <v>361</v>
+      </c>
+      <c r="N60" s="62" t="s">
+        <v>362</v>
+      </c>
+      <c r="O60" s="52" t="str">
+        <f t="shared" ref="O60" si="13">TEXT(K60,"mm/dd/yyyy")</f>
+        <v>03/27/2026</v>
+      </c>
+      <c r="P60" s="52" t="str">
+        <f t="shared" ref="P60" si="14">TEXT(L60,"mm/dd/yyyy")</f>
+        <v>05/12/2026</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A61" s="12" t="s">
+        <v>339</v>
+      </c>
+      <c r="B61" s="25" t="s">
+        <v>340</v>
+      </c>
+      <c r="C61" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D61" s="26" t="s">
+        <v>342</v>
+      </c>
+      <c r="E61" s="26" t="s">
+        <v>341</v>
+      </c>
+      <c r="F61" s="80">
+        <v>10710</v>
+      </c>
+      <c r="G61" s="88" t="s">
+        <v>343</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K61" s="82">
+        <v>46108</v>
+      </c>
+      <c r="L61" s="77">
+        <f t="shared" ref="L61" si="15">K61+46</f>
+        <v>46154</v>
+      </c>
+      <c r="N61" s="62" t="s">
+        <v>363</v>
+      </c>
+      <c r="O61" s="86">
+        <v>46108</v>
+      </c>
+      <c r="P61" s="86">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A62" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B62" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="C62" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="D62" s="26" t="s">
+        <v>344</v>
+      </c>
+      <c r="E62" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F62" s="80">
+        <v>40000</v>
+      </c>
+      <c r="G62" s="88" t="s">
+        <v>345</v>
+      </c>
+      <c r="J62" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K62" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L62" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="N62" s="62" t="s">
+        <v>364</v>
+      </c>
+      <c r="O62" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P62" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A63" s="12" t="s">
+        <v>346</v>
+      </c>
+      <c r="B63" s="25" t="s">
+        <v>347</v>
+      </c>
+      <c r="C63" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="D63" s="26" t="s">
+        <v>348</v>
+      </c>
+      <c r="E63" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" s="26">
+        <v>50000</v>
+      </c>
+      <c r="G63" s="89" t="s">
+        <v>349</v>
+      </c>
+      <c r="J63" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K63" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L63" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="N63" s="62" t="s">
+        <v>365</v>
+      </c>
+      <c r="O63" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P63" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A64" s="12" t="s">
+        <v>346</v>
+      </c>
+      <c r="B64" s="25" t="s">
+        <v>347</v>
+      </c>
+      <c r="C64" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64" s="26" t="s">
+        <v>350</v>
+      </c>
+      <c r="E64" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F64" s="26">
+        <v>50000</v>
+      </c>
+      <c r="G64" s="89" t="s">
+        <v>351</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K64" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L64" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="N64" s="62" t="s">
+        <v>366</v>
+      </c>
+      <c r="O64" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P64" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A65" s="12" t="s">
+        <v>346</v>
+      </c>
+      <c r="B65" s="25" t="s">
+        <v>347</v>
+      </c>
+      <c r="C65" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65" s="26" t="s">
+        <v>352</v>
+      </c>
+      <c r="E65" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F65" s="26">
+        <v>50000</v>
+      </c>
+      <c r="G65" s="89" t="s">
+        <v>353</v>
+      </c>
+      <c r="J65" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K65" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L65" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="N65" s="62" t="s">
+        <v>367</v>
+      </c>
+      <c r="O65" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P65" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A66" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B66" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="C66" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D66" s="26" t="s">
+        <v>354</v>
+      </c>
+      <c r="E66" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F66" s="80" t="s">
+        <v>356</v>
+      </c>
+      <c r="G66" s="88" t="s">
+        <v>355</v>
+      </c>
+      <c r="I66" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K66" s="82">
+        <v>46108</v>
+      </c>
+      <c r="L66" s="77">
+        <f t="shared" ref="L66" si="16">K66+46</f>
+        <v>46154</v>
+      </c>
+      <c r="N66" s="62" t="s">
+        <v>368</v>
+      </c>
+      <c r="O66" s="52" t="str">
+        <f t="shared" ref="O66" si="17">TEXT(K66,"mm/dd/yyyy")</f>
+        <v>03/27/2026</v>
+      </c>
+      <c r="P66" s="52" t="str">
+        <f t="shared" ref="P66" si="18">TEXT(L66,"mm/dd/yyyy")</f>
+        <v>05/12/2026</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A67" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B67" s="25" t="s">
+        <v>357</v>
+      </c>
+      <c r="D67" s="26" t="s">
+        <v>358</v>
+      </c>
+      <c r="E67" s="26" t="s">
+        <v>359</v>
+      </c>
+      <c r="F67" s="26" t="s">
+        <v>356</v>
+      </c>
+      <c r="G67" s="88" t="s">
+        <v>360</v>
+      </c>
+      <c r="J67" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K67" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L67" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="N67" s="62" t="s">
+        <v>369</v>
+      </c>
+      <c r="O67" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P67" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" ht="129" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A68" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="B68" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="C68" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="26" t="s">
+        <v>371</v>
+      </c>
+      <c r="E68" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F68" s="80">
+        <v>520300</v>
+      </c>
+      <c r="G68" s="88" t="s">
+        <v>372</v>
+      </c>
+      <c r="H68" s="88" t="s">
+        <v>373</v>
+      </c>
+      <c r="J68" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K68" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L68" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="N68" s="62" t="s">
+        <v>374</v>
+      </c>
+      <c r="O68" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P68" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A69" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B69" s="25" t="s">
+        <v>329</v>
+      </c>
+      <c r="C69" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D69" s="26" t="s">
+        <v>375</v>
+      </c>
+      <c r="E69" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="F69" s="90">
+        <v>3000</v>
+      </c>
+      <c r="G69" s="88" t="s">
+        <v>376</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K69" s="82">
+        <v>46115</v>
+      </c>
+      <c r="L69" s="77">
+        <f t="shared" ref="L69" si="19">K69+46</f>
+        <v>46161</v>
+      </c>
+      <c r="N69" s="62" t="s">
+        <v>385</v>
+      </c>
+      <c r="O69" s="52" t="str">
+        <f t="shared" ref="O69:O70" si="20">TEXT(K69,"mm/dd/yyyy")</f>
+        <v>04/03/2026</v>
+      </c>
+      <c r="P69" s="52" t="str">
+        <f t="shared" ref="P69:P70" si="21">TEXT(L69,"mm/dd/yyyy")</f>
+        <v>05/19/2026</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A70" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B70" s="25" t="s">
+        <v>329</v>
+      </c>
+      <c r="C70" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D70" s="26" t="s">
+        <v>377</v>
+      </c>
+      <c r="E70" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="F70" s="25">
+        <v>1000</v>
+      </c>
+      <c r="G70" s="88" t="s">
+        <v>384</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K70" s="82">
+        <v>46115</v>
+      </c>
+      <c r="L70" s="77">
+        <f t="shared" ref="L70" si="22">K70+46</f>
+        <v>46161</v>
+      </c>
+      <c r="N70" s="62" t="s">
+        <v>386</v>
+      </c>
+      <c r="O70" s="52" t="str">
+        <f t="shared" si="20"/>
+        <v>04/03/2026</v>
+      </c>
+      <c r="P70" s="52" t="str">
+        <f t="shared" si="21"/>
+        <v>05/19/2026</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A71" s="12" t="s">
+        <v>378</v>
+      </c>
+      <c r="B71" s="25" t="s">
+        <v>379</v>
+      </c>
+      <c r="C71" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71" s="26" t="s">
+        <v>380</v>
+      </c>
+      <c r="E71" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="F71" s="25">
+        <v>25000</v>
+      </c>
+      <c r="G71" s="88" t="s">
+        <v>381</v>
+      </c>
+      <c r="J71" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K71" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L71" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="N71" s="62" t="s">
+        <v>387</v>
+      </c>
+      <c r="O71" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P71" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" ht="147" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A72" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B72" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C72" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="D72" s="26" t="s">
+        <v>382</v>
+      </c>
+      <c r="E72" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="F72" s="25">
+        <v>90000</v>
+      </c>
+      <c r="G72" s="88" t="s">
+        <v>383</v>
+      </c>
+      <c r="J72" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K72" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L72" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="N72" s="62" t="s">
+        <v>388</v>
+      </c>
+      <c r="O72" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P72" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A73" s="12" t="s">
+        <v>389</v>
+      </c>
+      <c r="B73" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="C73" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D73" s="26" t="s">
+        <v>391</v>
+      </c>
+      <c r="E73" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="F73" s="25">
+        <v>1875</v>
+      </c>
+      <c r="G73" s="88" t="s">
+        <v>392</v>
+      </c>
+      <c r="I73" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K73" s="82">
         <v>46122</v>
       </c>
-      <c r="M39" s="17"/>
-[...5 lines deleted...]
-      <c r="A40" s="69" t="s">
+      <c r="L73" s="77">
+        <f t="shared" ref="L73:L74" si="23">K73+46</f>
+        <v>46168</v>
+      </c>
+      <c r="N73" s="62" t="s">
+        <v>396</v>
+      </c>
+      <c r="O73" s="52" t="str">
+        <f t="shared" ref="O73:O74" si="24">TEXT(K73,"mm/dd/yyyy")</f>
+        <v>04/10/2026</v>
+      </c>
+      <c r="P73" s="52" t="str">
+        <f t="shared" ref="P73:P74" si="25">TEXT(L73,"mm/dd/yyyy")</f>
+        <v>05/26/2026</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A74" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="B74" s="25" t="s">
+        <v>393</v>
+      </c>
+      <c r="C74" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D74" s="26" t="s">
+        <v>394</v>
+      </c>
+      <c r="F74" s="91">
+        <v>4196</v>
+      </c>
+      <c r="G74" s="88" t="s">
+        <v>395</v>
+      </c>
+      <c r="H74" s="28" t="s">
+        <v>153</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K74" s="82">
+        <v>46122</v>
+      </c>
+      <c r="L74" s="77">
+        <f t="shared" si="23"/>
+        <v>46168</v>
+      </c>
+      <c r="N74" s="62" t="s">
+        <v>397</v>
+      </c>
+      <c r="O74" s="52" t="str">
+        <f t="shared" si="24"/>
+        <v>04/10/2026</v>
+      </c>
+      <c r="P74" s="52" t="str">
+        <f t="shared" si="25"/>
+        <v>05/26/2026</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" ht="95.4" x14ac:dyDescent="1.3">
+      <c r="A75" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="B40" s="30" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="30" t="s">
+      <c r="B75" s="25" t="s">
+        <v>329</v>
+      </c>
+      <c r="C75" s="26" t="s">
         <v>106</v>
       </c>
-      <c r="D40" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F40" s="88">
+      <c r="D75" s="26" t="s">
+        <v>399</v>
+      </c>
+      <c r="E75" s="25">
+        <v>1</v>
+      </c>
+      <c r="F75" s="27">
+        <v>500</v>
+      </c>
+      <c r="G75" s="88" t="s">
+        <v>398</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K75" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L75" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="M75" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="N75" s="62" t="s">
+        <v>408</v>
+      </c>
+      <c r="O75" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P75" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" ht="174" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A76" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B76" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C76" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" s="26" t="s">
+        <v>400</v>
+      </c>
+      <c r="E76" s="25" t="s">
+        <v>401</v>
+      </c>
+      <c r="F76" s="91">
+        <v>50000</v>
+      </c>
+      <c r="G76" s="88" t="s">
+        <v>402</v>
+      </c>
+      <c r="J76" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K76" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L76" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="M76" s="14" t="s">
+        <v>416</v>
+      </c>
+      <c r="N76" s="62" t="s">
+        <v>409</v>
+      </c>
+      <c r="O76" s="77" t="s">
+        <v>28</v>
+      </c>
+      <c r="P76" s="77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" ht="132" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A77" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>403</v>
+      </c>
+      <c r="C77" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="D77" s="26" t="s">
+        <v>404</v>
+      </c>
+      <c r="E77" s="25" t="s">
+        <v>401</v>
+      </c>
+      <c r="F77" s="91">
+        <v>50000</v>
+      </c>
+      <c r="G77" s="88" t="s">
+        <v>412</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K77" s="82">
+        <v>46129</v>
+      </c>
+      <c r="L77" s="77">
+        <f t="shared" ref="L77" si="26">K77+46</f>
+        <v>46175</v>
+      </c>
+      <c r="M77" s="14" t="s">
+        <v>417</v>
+      </c>
+      <c r="N77" s="62" t="s">
+        <v>410</v>
+      </c>
+      <c r="O77" s="52" t="str">
+        <f t="shared" ref="O77" si="27">TEXT(K77,"mm/dd/yyyy")</f>
+        <v>04/17/2026</v>
+      </c>
+      <c r="P77" s="52" t="str">
+        <f t="shared" ref="P77" si="28">TEXT(L77,"mm/dd/yyyy")</f>
+        <v>06/02/2026</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" ht="177.6" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A78" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="B78" s="25" t="s">
+        <v>406</v>
+      </c>
+      <c r="C78" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D78" s="26" t="s">
+        <v>413</v>
+      </c>
+      <c r="E78" s="25" t="s">
+        <v>414</v>
+      </c>
+      <c r="F78" s="27">
+        <v>30000</v>
+      </c>
+      <c r="G78" s="88" t="s">
+        <v>415</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K78" s="82">
+        <v>46129</v>
+      </c>
+      <c r="L78" s="77">
+        <f t="shared" ref="L78:L79" si="29">K78+46</f>
+        <v>46175</v>
+      </c>
+      <c r="N78" s="62" t="s">
+        <v>411</v>
+      </c>
+      <c r="O78" s="52" t="str">
+        <f t="shared" ref="O78" si="30">TEXT(K78,"mm/dd/yyyy")</f>
+        <v>04/17/2026</v>
+      </c>
+      <c r="P78" s="52" t="str">
+        <f t="shared" ref="P78" si="31">TEXT(L78,"mm/dd/yyyy")</f>
+        <v>06/02/2026</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" ht="102" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A79" s="12" t="s">
+        <v>418</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>419</v>
+      </c>
+      <c r="C79" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="D79" s="92" t="s">
+        <v>420</v>
+      </c>
+      <c r="E79" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="F79" s="91">
+        <v>50000</v>
+      </c>
+      <c r="G79" s="88" t="s">
+        <v>431</v>
+      </c>
+      <c r="I79" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K79" s="82">
+        <v>46136</v>
+      </c>
+      <c r="L79" s="77">
+        <f t="shared" si="29"/>
+        <v>46182</v>
+      </c>
+      <c r="N79" s="62" t="s">
+        <v>432</v>
+      </c>
+      <c r="O79" s="52" t="str">
+        <f t="shared" ref="O79:O83" si="32">TEXT(K79,"mm/dd/yyyy")</f>
+        <v>04/24/2026</v>
+      </c>
+      <c r="P79" s="52" t="str">
+        <f t="shared" ref="P79:P83" si="33">TEXT(L79,"mm/dd/yyyy")</f>
+        <v>06/09/2026</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" ht="109.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A80" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B80" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C80" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="D80" s="92" t="s">
+        <v>421</v>
+      </c>
+      <c r="E80" s="25" t="s">
+        <v>414</v>
+      </c>
+      <c r="F80" s="27">
+        <v>15000</v>
+      </c>
+      <c r="G80" s="88" t="s">
+        <v>422</v>
+      </c>
+      <c r="I80" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K80" s="82">
+        <v>46136</v>
+      </c>
+      <c r="L80" s="77">
+        <f t="shared" ref="L80" si="34">K80+46</f>
+        <v>46182</v>
+      </c>
+      <c r="N80" s="62" t="s">
+        <v>433</v>
+      </c>
+      <c r="O80" s="52" t="str">
+        <f t="shared" si="32"/>
+        <v>04/24/2026</v>
+      </c>
+      <c r="P80" s="52" t="str">
+        <f t="shared" si="33"/>
+        <v>06/09/2026</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="A81" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="B81" s="25" t="s">
+        <v>426</v>
+      </c>
+      <c r="C81" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D81" s="92" t="s">
+        <v>427</v>
+      </c>
+      <c r="E81" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="F81" s="27">
+        <v>7052</v>
+      </c>
+      <c r="G81" s="88" t="s">
+        <v>428</v>
+      </c>
+      <c r="J81" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K81" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L81" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="N81" s="62" t="s">
+        <v>434</v>
+      </c>
+      <c r="O81" s="52" t="str">
+        <f>TEXT(K81,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="P81" s="52" t="str">
+        <f>TEXT(L81,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" ht="112.8" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A82" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C82" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="92" t="s">
+        <v>423</v>
+      </c>
+      <c r="E82" s="25" t="s">
+        <v>424</v>
+      </c>
+      <c r="F82" s="27">
         <v>2500</v>
       </c>
-      <c r="G40" s="10" t="s">
-[...3 lines deleted...]
-      <c r="I40" s="61" t="s">
+      <c r="G82" s="88" t="s">
+        <v>425</v>
+      </c>
+      <c r="J82" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J40" s="70"/>
-[...30 lines deleted...]
-      <c r="F41" s="88">
+      <c r="K82" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="L82" s="82" t="s">
+        <v>124</v>
+      </c>
+      <c r="N82" s="62" t="s">
+        <v>435</v>
+      </c>
+      <c r="O82" s="52" t="str">
+        <f t="shared" si="32"/>
+        <v>n/a</v>
+      </c>
+      <c r="P82" s="52" t="str">
+        <f t="shared" si="33"/>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" ht="112.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A83" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B83" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C83" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="92" t="s">
+        <v>429</v>
+      </c>
+      <c r="E83" s="25" t="s">
+        <v>401</v>
+      </c>
+      <c r="F83" s="27">
         <v>5000</v>
       </c>
-      <c r="G41" s="10" t="s">
-[...3 lines deleted...]
-      <c r="I41" s="61" t="s">
+      <c r="G83" s="88" t="s">
+        <v>430</v>
+      </c>
+      <c r="J83" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="J41" s="70"/>
-[...119 lines deleted...]
-      <c r="K44" s="85" t="s">
+      <c r="K83" s="82" t="s">
         <v>124</v>
       </c>
-      <c r="L44" s="67"/>
-[...384 lines deleted...]
-      <c r="K54" s="85" t="s">
+      <c r="L83" s="82" t="s">
         <v>124</v>
       </c>
-      <c r="L54" s="85" t="s">
-[...16 lines deleted...]
-      <c r="L55" s="28"/>
+      <c r="N83" s="62" t="s">
+        <v>436</v>
+      </c>
+      <c r="O83" s="52" t="str">
+        <f t="shared" si="32"/>
+        <v>n/a</v>
+      </c>
+      <c r="P83" s="52" t="str">
+        <f t="shared" si="33"/>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O84" s="52"/>
+      <c r="P84" s="52"/>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O85" s="52"/>
+      <c r="P85" s="52"/>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O86" s="52"/>
+      <c r="P86" s="52"/>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O87" s="52"/>
+      <c r="P87" s="52"/>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O88" s="52"/>
+      <c r="P88" s="52"/>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O89" s="52"/>
+      <c r="P89" s="52"/>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O90" s="52"/>
+      <c r="P90" s="52"/>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O91" s="52"/>
+      <c r="P91" s="52"/>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O92" s="52"/>
+      <c r="P92" s="52"/>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O93" s="52"/>
+      <c r="P93" s="52"/>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O94" s="52"/>
+      <c r="P94" s="52"/>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O95" s="52"/>
+      <c r="P95" s="52"/>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="1.3">
+      <c r="O96" s="52"/>
+      <c r="P96" s="52"/>
+    </row>
+    <row r="97" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O97" s="52"/>
+      <c r="P97" s="52"/>
+    </row>
+    <row r="98" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O98" s="52"/>
+      <c r="P98" s="52"/>
+    </row>
+    <row r="99" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O99" s="52"/>
+      <c r="P99" s="52"/>
+    </row>
+    <row r="100" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O100" s="52"/>
+      <c r="P100" s="52"/>
+    </row>
+    <row r="101" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O101" s="52"/>
+      <c r="P101" s="52"/>
+    </row>
+    <row r="102" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O102" s="52"/>
+      <c r="P102" s="52"/>
+    </row>
+    <row r="103" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O103" s="52"/>
+      <c r="P103" s="52"/>
+    </row>
+    <row r="104" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O104" s="52"/>
+      <c r="P104" s="52"/>
+    </row>
+    <row r="105" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O105" s="52"/>
+      <c r="P105" s="52"/>
+    </row>
+    <row r="106" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O106" s="52"/>
+      <c r="P106" s="52"/>
+    </row>
+    <row r="107" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O107" s="52"/>
+      <c r="P107" s="52"/>
+    </row>
+    <row r="108" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O108" s="52"/>
+      <c r="P108" s="52"/>
+    </row>
+    <row r="109" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O109" s="52"/>
+      <c r="P109" s="52"/>
+    </row>
+    <row r="110" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O110" s="52"/>
+      <c r="P110" s="52"/>
+    </row>
+    <row r="111" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O111" s="52"/>
+      <c r="P111" s="52"/>
+    </row>
+    <row r="112" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O112" s="52"/>
+      <c r="P112" s="52"/>
+    </row>
+    <row r="113" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O113" s="52"/>
+      <c r="P113" s="52"/>
+    </row>
+    <row r="114" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O114" s="52"/>
+      <c r="P114" s="52"/>
+    </row>
+    <row r="115" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O115" s="52"/>
+      <c r="P115" s="52"/>
+    </row>
+    <row r="116" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O116" s="52"/>
+      <c r="P116" s="52"/>
+    </row>
+    <row r="117" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O117" s="52"/>
+      <c r="P117" s="52"/>
+    </row>
+    <row r="118" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O118" s="52"/>
+      <c r="P118" s="52"/>
+    </row>
+    <row r="119" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O119" s="52"/>
+      <c r="P119" s="52"/>
+    </row>
+    <row r="120" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O120" s="52"/>
+      <c r="P120" s="52"/>
+    </row>
+    <row r="121" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O121" s="52"/>
+      <c r="P121" s="52"/>
+    </row>
+    <row r="122" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O122" s="52"/>
+      <c r="P122" s="52"/>
+    </row>
+    <row r="123" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O123" s="52"/>
+      <c r="P123" s="52"/>
+    </row>
+    <row r="124" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O124" s="52"/>
+      <c r="P124" s="52"/>
+    </row>
+    <row r="125" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O125" s="52"/>
+      <c r="P125" s="52"/>
+    </row>
+    <row r="126" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O126" s="52"/>
+      <c r="P126" s="52"/>
+    </row>
+    <row r="127" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O127" s="52"/>
+      <c r="P127" s="52"/>
+    </row>
+    <row r="128" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O128" s="52"/>
+      <c r="P128" s="52"/>
+    </row>
+    <row r="129" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O129" s="52"/>
+      <c r="P129" s="52"/>
+    </row>
+    <row r="130" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O130" s="52"/>
+      <c r="P130" s="52"/>
+    </row>
+    <row r="131" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O131" s="52"/>
+      <c r="P131" s="52"/>
+    </row>
+    <row r="132" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O132" s="52"/>
+      <c r="P132" s="52"/>
+    </row>
+    <row r="133" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O133" s="52"/>
+      <c r="P133" s="52"/>
+    </row>
+    <row r="134" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O134" s="52"/>
+      <c r="P134" s="52"/>
+    </row>
+    <row r="135" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O135" s="52"/>
+      <c r="P135" s="52"/>
+    </row>
+    <row r="136" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O136" s="52"/>
+      <c r="P136" s="52"/>
+    </row>
+    <row r="137" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O137" s="52"/>
+      <c r="P137" s="52"/>
+    </row>
+    <row r="138" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O138" s="52"/>
+      <c r="P138" s="52"/>
+    </row>
+    <row r="139" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O139" s="52"/>
+      <c r="P139" s="52"/>
+    </row>
+    <row r="140" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O140" s="52"/>
+      <c r="P140" s="52"/>
+    </row>
+    <row r="141" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O141" s="52"/>
+      <c r="P141" s="52"/>
+    </row>
+    <row r="142" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O142" s="52"/>
+      <c r="P142" s="52"/>
+    </row>
+    <row r="143" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O143" s="52"/>
+      <c r="P143" s="52"/>
+    </row>
+    <row r="144" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O144" s="52"/>
+      <c r="P144" s="52"/>
+    </row>
+    <row r="145" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O145" s="52"/>
+      <c r="P145" s="52"/>
+    </row>
+    <row r="146" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O146" s="52"/>
+      <c r="P146" s="52"/>
+    </row>
+    <row r="147" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O147" s="52"/>
+      <c r="P147" s="52"/>
+    </row>
+    <row r="148" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O148" s="52"/>
+      <c r="P148" s="52"/>
+    </row>
+    <row r="149" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O149" s="52"/>
+      <c r="P149" s="52"/>
+    </row>
+    <row r="150" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O150" s="52"/>
+      <c r="P150" s="52"/>
+    </row>
+    <row r="151" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O151" s="52"/>
+      <c r="P151" s="52"/>
+    </row>
+    <row r="152" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O152" s="52"/>
+      <c r="P152" s="52"/>
+    </row>
+    <row r="153" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O153" s="52"/>
+      <c r="P153" s="52"/>
+    </row>
+    <row r="154" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O154" s="52"/>
+      <c r="P154" s="52"/>
+    </row>
+    <row r="155" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O155" s="52"/>
+      <c r="P155" s="52"/>
+    </row>
+    <row r="156" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O156" s="52"/>
+      <c r="P156" s="52"/>
+    </row>
+    <row r="157" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O157" s="52"/>
+      <c r="P157" s="52"/>
+    </row>
+    <row r="158" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O158" s="52"/>
+      <c r="P158" s="52"/>
+    </row>
+    <row r="159" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O159" s="52"/>
+      <c r="P159" s="52"/>
+    </row>
+    <row r="160" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O160" s="52"/>
+      <c r="P160" s="52"/>
+    </row>
+    <row r="161" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O161" s="52"/>
+      <c r="P161" s="52"/>
+    </row>
+    <row r="162" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O162" s="52"/>
+      <c r="P162" s="52"/>
+    </row>
+    <row r="163" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O163" s="52"/>
+      <c r="P163" s="52"/>
+    </row>
+    <row r="164" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O164" s="52"/>
+      <c r="P164" s="52"/>
+    </row>
+    <row r="165" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O165" s="52"/>
+      <c r="P165" s="52"/>
+    </row>
+    <row r="166" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O166" s="52"/>
+      <c r="P166" s="52"/>
+    </row>
+    <row r="167" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O167" s="52"/>
+      <c r="P167" s="52"/>
+    </row>
+    <row r="168" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O168" s="52"/>
+      <c r="P168" s="52"/>
+    </row>
+    <row r="169" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O169" s="52"/>
+      <c r="P169" s="52"/>
+    </row>
+    <row r="170" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O170" s="52"/>
+      <c r="P170" s="52"/>
+    </row>
+    <row r="171" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O171" s="52"/>
+      <c r="P171" s="52"/>
+    </row>
+    <row r="172" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O172" s="52"/>
+      <c r="P172" s="52"/>
+    </row>
+    <row r="173" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O173" s="52"/>
+      <c r="P173" s="52"/>
+    </row>
+    <row r="174" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O174" s="52"/>
+      <c r="P174" s="52"/>
+    </row>
+    <row r="175" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O175" s="52"/>
+      <c r="P175" s="52"/>
+    </row>
+    <row r="176" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O176" s="52"/>
+      <c r="P176" s="52"/>
+    </row>
+    <row r="177" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O177" s="52"/>
+      <c r="P177" s="52"/>
+    </row>
+    <row r="178" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O178" s="52"/>
+      <c r="P178" s="52"/>
+    </row>
+    <row r="179" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O179" s="52"/>
+      <c r="P179" s="52"/>
+    </row>
+    <row r="180" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O180" s="52"/>
+      <c r="P180" s="52"/>
+    </row>
+    <row r="181" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O181" s="52"/>
+      <c r="P181" s="52"/>
+    </row>
+    <row r="182" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O182" s="52"/>
+      <c r="P182" s="52"/>
+    </row>
+    <row r="183" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O183" s="52"/>
+      <c r="P183" s="52"/>
+    </row>
+    <row r="184" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O184" s="52"/>
+      <c r="P184" s="52"/>
+    </row>
+    <row r="185" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O185" s="52"/>
+      <c r="P185" s="52"/>
+    </row>
+    <row r="186" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O186" s="52"/>
+      <c r="P186" s="52"/>
+    </row>
+    <row r="187" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O187" s="52"/>
+      <c r="P187" s="52"/>
+    </row>
+    <row r="188" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O188" s="52"/>
+      <c r="P188" s="52"/>
+    </row>
+    <row r="189" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O189" s="52"/>
+      <c r="P189" s="52"/>
+    </row>
+    <row r="190" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O190" s="52"/>
+      <c r="P190" s="52"/>
+    </row>
+    <row r="191" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O191" s="52"/>
+      <c r="P191" s="52"/>
+    </row>
+    <row r="192" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O192" s="52"/>
+      <c r="P192" s="52"/>
+    </row>
+    <row r="193" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O193" s="52"/>
+      <c r="P193" s="52"/>
+    </row>
+    <row r="194" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O194" s="52"/>
+      <c r="P194" s="52"/>
+    </row>
+    <row r="195" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O195" s="52"/>
+      <c r="P195" s="52"/>
+    </row>
+    <row r="196" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O196" s="52"/>
+      <c r="P196" s="52"/>
+    </row>
+    <row r="197" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O197" s="52"/>
+      <c r="P197" s="52"/>
+    </row>
+    <row r="198" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O198" s="52"/>
+      <c r="P198" s="52"/>
+    </row>
+    <row r="199" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O199" s="52"/>
+      <c r="P199" s="52"/>
+    </row>
+    <row r="200" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O200" s="52"/>
+      <c r="P200" s="52"/>
+    </row>
+    <row r="201" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O201" s="52"/>
+      <c r="P201" s="52"/>
+    </row>
+    <row r="202" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O202" s="52"/>
+      <c r="P202" s="52"/>
+    </row>
+    <row r="203" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O203" s="52"/>
+      <c r="P203" s="52"/>
+    </row>
+    <row r="204" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O204" s="52"/>
+      <c r="P204" s="52"/>
+    </row>
+    <row r="205" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O205" s="52"/>
+      <c r="P205" s="52"/>
+    </row>
+    <row r="206" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O206" s="52"/>
+      <c r="P206" s="52"/>
+    </row>
+    <row r="207" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O207" s="52"/>
+      <c r="P207" s="52"/>
+    </row>
+    <row r="208" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O208" s="52"/>
+      <c r="P208" s="52"/>
+    </row>
+    <row r="209" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O209" s="52"/>
+      <c r="P209" s="52"/>
+    </row>
+    <row r="210" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O210" s="52"/>
+      <c r="P210" s="52"/>
+    </row>
+    <row r="211" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O211" s="52"/>
+      <c r="P211" s="52"/>
+    </row>
+    <row r="212" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O212" s="52"/>
+      <c r="P212" s="52"/>
+    </row>
+    <row r="213" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O213" s="52"/>
+      <c r="P213" s="52"/>
+    </row>
+    <row r="214" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O214" s="52"/>
+      <c r="P214" s="52"/>
+    </row>
+    <row r="215" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O215" s="52"/>
+      <c r="P215" s="52"/>
+    </row>
+    <row r="216" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O216" s="52"/>
+      <c r="P216" s="52"/>
+    </row>
+    <row r="217" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O217" s="52"/>
+      <c r="P217" s="52"/>
+    </row>
+    <row r="218" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O218" s="52"/>
+      <c r="P218" s="52"/>
+    </row>
+    <row r="219" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O219" s="52"/>
+      <c r="P219" s="52"/>
+    </row>
+    <row r="220" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O220" s="52"/>
+      <c r="P220" s="52"/>
+    </row>
+    <row r="221" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O221" s="52"/>
+      <c r="P221" s="52"/>
+    </row>
+    <row r="222" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O222" s="52"/>
+      <c r="P222" s="52"/>
+    </row>
+    <row r="223" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O223" s="52"/>
+      <c r="P223" s="52"/>
+    </row>
+    <row r="224" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O224" s="52"/>
+      <c r="P224" s="52"/>
+    </row>
+    <row r="225" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O225" s="52"/>
+      <c r="P225" s="52"/>
+    </row>
+    <row r="226" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O226" s="52"/>
+      <c r="P226" s="52"/>
+    </row>
+    <row r="227" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O227" s="52"/>
+      <c r="P227" s="52"/>
+    </row>
+    <row r="228" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O228" s="52"/>
+      <c r="P228" s="52"/>
+    </row>
+    <row r="229" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O229" s="52"/>
+      <c r="P229" s="52"/>
+    </row>
+    <row r="230" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O230" s="52"/>
+      <c r="P230" s="52"/>
+    </row>
+    <row r="231" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O231" s="52"/>
+      <c r="P231" s="52"/>
+    </row>
+    <row r="232" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O232" s="52"/>
+      <c r="P232" s="52"/>
+    </row>
+    <row r="233" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O233" s="52"/>
+      <c r="P233" s="52"/>
+    </row>
+    <row r="234" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O234" s="52"/>
+      <c r="P234" s="52"/>
+    </row>
+    <row r="235" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O235" s="52"/>
+      <c r="P235" s="52"/>
+    </row>
+    <row r="236" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O236" s="52"/>
+      <c r="P236" s="52"/>
+    </row>
+    <row r="237" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O237" s="52"/>
+      <c r="P237" s="52"/>
+    </row>
+    <row r="238" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O238" s="52"/>
+      <c r="P238" s="52"/>
+    </row>
+    <row r="239" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O239" s="52"/>
+      <c r="P239" s="52"/>
+    </row>
+    <row r="240" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O240" s="52"/>
+      <c r="P240" s="52"/>
+    </row>
+    <row r="241" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O241" s="52"/>
+      <c r="P241" s="52"/>
+    </row>
+    <row r="242" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O242" s="52"/>
+      <c r="P242" s="52"/>
+    </row>
+    <row r="243" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O243" s="52"/>
+      <c r="P243" s="52"/>
+    </row>
+    <row r="244" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O244" s="52"/>
+      <c r="P244" s="52"/>
+    </row>
+    <row r="245" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O245" s="52"/>
+      <c r="P245" s="52"/>
+    </row>
+    <row r="246" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O246" s="52"/>
+      <c r="P246" s="52"/>
+    </row>
+    <row r="247" spans="15:16" x14ac:dyDescent="1.3">
+      <c r="O247" s="52"/>
+      <c r="P247" s="52"/>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="M11:M12" name="Range1_10" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="M5" name="Range1_8" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="M4" name="Range1_7" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="K3:L3 K6:L8 K10:L10" name="Range1_6" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="J1:J2" name="Range1_3" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="I4:I5 I9 I11:I12" name="Range1_2" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="I3:J3 J4:J5 I6:I8 J9 I10 J11:J14" name="Range1_1" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="I1:I2" name="Range1" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
   </protectedRanges>
   <phoneticPr fontId="28" type="noConversion"/>
   <conditionalFormatting sqref="A1:XFD1048576">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" priority="3">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="5" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="5" scale="10" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" showErrorMessage="1" xr:uid="{D98EBD03-89B2-4A9B-B4FE-62C5061F3093}">
           <x14:formula1>
             <xm:f>'HR USE ONLY'!$B$2:$B$7</xm:f>
           </x14:formula1>
-          <xm:sqref>C55:C1519</xm:sqref>
+          <xm:sqref>C56:C62 C66:C1518</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" showErrorMessage="1" xr:uid="{8003211D-D6C7-4313-9277-D8A4BD6C903B}">
+          <x14:formula1>
+            <xm:f>'[AB339 2026 Request and Determination 032426 Requests.xlsx]HR USE ONLY'!#REF!</xm:f>
+          </x14:formula1>
+          <xm:sqref>C63:C65</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE8F819D-D449-4AC6-AA26-07AB7BEE8667}">
   <dimension ref="A1:BA68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="164.5546875" customWidth="1"/>
+    <col min="1" max="1" width="164.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="25.8" x14ac:dyDescent="0.3">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="32" t="s">
+        <v>238</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
+      <c r="Z1" s="33"/>
+      <c r="AA1" s="33"/>
+      <c r="AB1" s="33"/>
+      <c r="AC1" s="33"/>
+      <c r="AD1" s="33"/>
+      <c r="AE1" s="33"/>
+      <c r="AF1" s="33"/>
+      <c r="AG1" s="33"/>
+      <c r="AH1" s="33"/>
+      <c r="AI1" s="33"/>
+      <c r="AJ1" s="33"/>
+      <c r="AK1" s="33"/>
+      <c r="AL1" s="33"/>
+      <c r="AM1" s="33"/>
+      <c r="AN1" s="33"/>
+      <c r="AO1" s="33"/>
+      <c r="AP1" s="33"/>
+      <c r="AQ1" s="33"/>
+      <c r="AR1" s="33"/>
+      <c r="AS1" s="33"/>
+      <c r="AT1" s="33"/>
+      <c r="AU1" s="33"/>
+      <c r="AV1" s="33"/>
+      <c r="AW1" s="33"/>
+      <c r="AX1" s="33"/>
+      <c r="AY1" s="33"/>
+      <c r="AZ1" s="33"/>
+      <c r="BA1" s="33"/>
+    </row>
+    <row r="2" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
         <v>239</v>
       </c>
-      <c r="B1" s="37"/>
-[...53 lines deleted...]
-      <c r="A2" s="39" t="s">
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="33"/>
+      <c r="X2" s="33"/>
+      <c r="Y2" s="33"/>
+      <c r="Z2" s="33"/>
+      <c r="AA2" s="33"/>
+      <c r="AB2" s="33"/>
+      <c r="AC2" s="33"/>
+      <c r="AD2" s="33"/>
+      <c r="AE2" s="33"/>
+      <c r="AF2" s="33"/>
+      <c r="AG2" s="33"/>
+      <c r="AH2" s="33"/>
+      <c r="AI2" s="33"/>
+      <c r="AJ2" s="33"/>
+      <c r="AK2" s="33"/>
+      <c r="AL2" s="33"/>
+      <c r="AM2" s="33"/>
+      <c r="AN2" s="33"/>
+      <c r="AO2" s="33"/>
+      <c r="AP2" s="33"/>
+      <c r="AQ2" s="33"/>
+      <c r="AR2" s="33"/>
+      <c r="AS2" s="33"/>
+      <c r="AT2" s="33"/>
+      <c r="AU2" s="33"/>
+      <c r="AV2" s="33"/>
+      <c r="AW2" s="33"/>
+      <c r="AX2" s="33"/>
+      <c r="AY2" s="33"/>
+      <c r="AZ2" s="33"/>
+      <c r="BA2" s="33"/>
+    </row>
+    <row r="3" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="35" t="s">
         <v>240</v>
       </c>
-      <c r="B2" s="37"/>
-[...53 lines deleted...]
-      <c r="A3" s="39" t="s">
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="33"/>
+      <c r="X3" s="33"/>
+      <c r="Y3" s="33"/>
+      <c r="Z3" s="33"/>
+      <c r="AA3" s="33"/>
+      <c r="AB3" s="33"/>
+      <c r="AC3" s="33"/>
+      <c r="AD3" s="33"/>
+      <c r="AE3" s="33"/>
+      <c r="AF3" s="33"/>
+      <c r="AG3" s="33"/>
+      <c r="AH3" s="33"/>
+      <c r="AI3" s="33"/>
+      <c r="AJ3" s="33"/>
+      <c r="AK3" s="33"/>
+      <c r="AL3" s="33"/>
+      <c r="AM3" s="33"/>
+      <c r="AN3" s="33"/>
+      <c r="AO3" s="33"/>
+      <c r="AP3" s="33"/>
+      <c r="AQ3" s="33"/>
+      <c r="AR3" s="33"/>
+      <c r="AS3" s="33"/>
+      <c r="AT3" s="33"/>
+      <c r="AU3" s="33"/>
+      <c r="AV3" s="33"/>
+      <c r="AW3" s="33"/>
+      <c r="AX3" s="33"/>
+      <c r="AY3" s="33"/>
+      <c r="AZ3" s="33"/>
+      <c r="BA3" s="33"/>
+    </row>
+    <row r="4" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="35"/>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="33"/>
+      <c r="O4" s="33"/>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33"/>
+      <c r="R4" s="33"/>
+      <c r="S4" s="33"/>
+      <c r="T4" s="33"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="33"/>
+      <c r="W4" s="33"/>
+      <c r="X4" s="33"/>
+      <c r="Y4" s="33"/>
+      <c r="Z4" s="33"/>
+      <c r="AA4" s="33"/>
+      <c r="AB4" s="33"/>
+      <c r="AC4" s="33"/>
+      <c r="AD4" s="33"/>
+      <c r="AE4" s="33"/>
+      <c r="AF4" s="33"/>
+      <c r="AG4" s="33"/>
+      <c r="AH4" s="33"/>
+      <c r="AI4" s="33"/>
+      <c r="AJ4" s="33"/>
+      <c r="AK4" s="33"/>
+      <c r="AL4" s="33"/>
+      <c r="AM4" s="33"/>
+      <c r="AN4" s="33"/>
+      <c r="AO4" s="33"/>
+      <c r="AP4" s="33"/>
+      <c r="AQ4" s="33"/>
+      <c r="AR4" s="33"/>
+      <c r="AS4" s="33"/>
+      <c r="AT4" s="33"/>
+      <c r="AU4" s="33"/>
+      <c r="AV4" s="33"/>
+      <c r="AW4" s="33"/>
+      <c r="AX4" s="33"/>
+      <c r="AY4" s="33"/>
+      <c r="AZ4" s="33"/>
+      <c r="BA4" s="33"/>
+    </row>
+    <row r="5" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="35" t="s">
         <v>241</v>
       </c>
-      <c r="B3" s="37"/>
-[...108 lines deleted...]
-      <c r="A5" s="39" t="s">
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="33"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33"/>
+      <c r="S5" s="33"/>
+      <c r="T5" s="33"/>
+      <c r="U5" s="33"/>
+      <c r="V5" s="33"/>
+      <c r="W5" s="33"/>
+      <c r="X5" s="33"/>
+      <c r="Y5" s="33"/>
+      <c r="Z5" s="33"/>
+      <c r="AA5" s="33"/>
+      <c r="AB5" s="33"/>
+      <c r="AC5" s="33"/>
+      <c r="AD5" s="33"/>
+      <c r="AE5" s="33"/>
+      <c r="AF5" s="33"/>
+      <c r="AG5" s="33"/>
+      <c r="AH5" s="33"/>
+      <c r="AI5" s="33"/>
+      <c r="AJ5" s="33"/>
+      <c r="AK5" s="33"/>
+      <c r="AL5" s="33"/>
+      <c r="AM5" s="33"/>
+      <c r="AN5" s="33"/>
+      <c r="AO5" s="33"/>
+      <c r="AP5" s="33"/>
+      <c r="AQ5" s="33"/>
+      <c r="AR5" s="33"/>
+      <c r="AS5" s="33"/>
+      <c r="AT5" s="33"/>
+      <c r="AU5" s="33"/>
+      <c r="AV5" s="33"/>
+      <c r="AW5" s="33"/>
+      <c r="AX5" s="33"/>
+      <c r="AY5" s="33"/>
+      <c r="AZ5" s="33"/>
+      <c r="BA5" s="33"/>
+    </row>
+    <row r="6" spans="1:53" ht="60.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="35" t="s">
         <v>242</v>
       </c>
-      <c r="B5" s="37"/>
-[...53 lines deleted...]
-      <c r="A6" s="39" t="s">
+      <c r="B6" s="37"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="33"/>
+      <c r="Z6" s="33"/>
+      <c r="AA6" s="33"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="33"/>
+      <c r="AD6" s="33"/>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="33"/>
+      <c r="AG6" s="33"/>
+      <c r="AH6" s="33"/>
+      <c r="AI6" s="33"/>
+      <c r="AJ6" s="33"/>
+      <c r="AK6" s="33"/>
+      <c r="AL6" s="33"/>
+      <c r="AM6" s="33"/>
+      <c r="AN6" s="33"/>
+      <c r="AO6" s="33"/>
+      <c r="AP6" s="33"/>
+      <c r="AQ6" s="33"/>
+      <c r="AR6" s="33"/>
+      <c r="AS6" s="33"/>
+      <c r="AT6" s="33"/>
+      <c r="AU6" s="33"/>
+      <c r="AV6" s="33"/>
+      <c r="AW6" s="33"/>
+      <c r="AX6" s="33"/>
+      <c r="AY6" s="33"/>
+      <c r="AZ6" s="33"/>
+      <c r="BA6" s="33"/>
+    </row>
+    <row r="7" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="35" t="s">
         <v>243</v>
       </c>
-      <c r="B6" s="41"/>
-[...53 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="B7" s="38"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="33"/>
+      <c r="N7" s="33"/>
+      <c r="O7" s="33"/>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="33"/>
+      <c r="R7" s="33"/>
+      <c r="S7" s="33"/>
+      <c r="T7" s="33"/>
+      <c r="U7" s="33"/>
+      <c r="V7" s="33"/>
+      <c r="W7" s="33"/>
+      <c r="X7" s="33"/>
+      <c r="Y7" s="33"/>
+      <c r="Z7" s="33"/>
+      <c r="AA7" s="33"/>
+      <c r="AB7" s="33"/>
+      <c r="AC7" s="33"/>
+      <c r="AD7" s="33"/>
+      <c r="AE7" s="33"/>
+      <c r="AF7" s="33"/>
+      <c r="AG7" s="33"/>
+      <c r="AH7" s="33"/>
+      <c r="AI7" s="33"/>
+      <c r="AJ7" s="33"/>
+      <c r="AK7" s="33"/>
+      <c r="AL7" s="33"/>
+      <c r="AM7" s="33"/>
+      <c r="AN7" s="33"/>
+      <c r="AO7" s="33"/>
+      <c r="AP7" s="33"/>
+      <c r="AQ7" s="33"/>
+      <c r="AR7" s="33"/>
+      <c r="AS7" s="33"/>
+      <c r="AT7" s="33"/>
+      <c r="AU7" s="33"/>
+      <c r="AV7" s="33"/>
+      <c r="AW7" s="33"/>
+      <c r="AX7" s="33"/>
+      <c r="AY7" s="33"/>
+      <c r="AZ7" s="33"/>
+      <c r="BA7" s="33"/>
+    </row>
+    <row r="8" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="35" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="39"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="33"/>
+      <c r="G8" s="33"/>
+      <c r="H8" s="33"/>
+      <c r="I8" s="33"/>
+      <c r="J8" s="33"/>
+      <c r="K8" s="33"/>
+      <c r="L8" s="33"/>
+      <c r="M8" s="33"/>
+      <c r="N8" s="33"/>
+      <c r="O8" s="33"/>
+      <c r="P8" s="33"/>
+      <c r="Q8" s="33"/>
+      <c r="R8" s="33"/>
+      <c r="S8" s="33"/>
+      <c r="T8" s="33"/>
+      <c r="U8" s="33"/>
+      <c r="V8" s="33"/>
+      <c r="W8" s="33"/>
+      <c r="X8" s="33"/>
+      <c r="Y8" s="33"/>
+      <c r="Z8" s="33"/>
+      <c r="AA8" s="33"/>
+      <c r="AB8" s="33"/>
+      <c r="AC8" s="33"/>
+      <c r="AD8" s="33"/>
+      <c r="AE8" s="33"/>
+      <c r="AF8" s="33"/>
+      <c r="AG8" s="33"/>
+      <c r="AH8" s="33"/>
+      <c r="AI8" s="33"/>
+      <c r="AJ8" s="33"/>
+      <c r="AK8" s="33"/>
+      <c r="AL8" s="33"/>
+      <c r="AM8" s="33"/>
+      <c r="AN8" s="33"/>
+      <c r="AO8" s="33"/>
+      <c r="AP8" s="33"/>
+      <c r="AQ8" s="33"/>
+      <c r="AR8" s="33"/>
+      <c r="AS8" s="33"/>
+      <c r="AT8" s="33"/>
+      <c r="AU8" s="33"/>
+      <c r="AV8" s="33"/>
+      <c r="AW8" s="33"/>
+      <c r="AX8" s="33"/>
+      <c r="AY8" s="33"/>
+      <c r="AZ8" s="33"/>
+      <c r="BA8" s="33"/>
+    </row>
+    <row r="9" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="35" t="s">
         <v>244</v>
       </c>
-      <c r="B7" s="42"/>
-[...110 lines deleted...]
-      <c r="A9" s="39" t="s">
+      <c r="B9" s="38"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="33"/>
+      <c r="N9" s="33"/>
+      <c r="O9" s="33"/>
+      <c r="P9" s="33"/>
+      <c r="Q9" s="33"/>
+      <c r="R9" s="33"/>
+      <c r="S9" s="33"/>
+      <c r="T9" s="33"/>
+      <c r="U9" s="33"/>
+      <c r="V9" s="33"/>
+      <c r="W9" s="33"/>
+      <c r="X9" s="33"/>
+      <c r="Y9" s="33"/>
+      <c r="Z9" s="33"/>
+      <c r="AA9" s="33"/>
+      <c r="AB9" s="33"/>
+      <c r="AC9" s="33"/>
+      <c r="AD9" s="33"/>
+      <c r="AE9" s="33"/>
+      <c r="AF9" s="33"/>
+      <c r="AG9" s="33"/>
+      <c r="AH9" s="33"/>
+      <c r="AI9" s="33"/>
+      <c r="AJ9" s="33"/>
+      <c r="AK9" s="33"/>
+      <c r="AL9" s="33"/>
+      <c r="AM9" s="33"/>
+      <c r="AN9" s="33"/>
+      <c r="AO9" s="33"/>
+      <c r="AP9" s="33"/>
+      <c r="AQ9" s="33"/>
+      <c r="AR9" s="33"/>
+      <c r="AS9" s="33"/>
+      <c r="AT9" s="33"/>
+      <c r="AU9" s="33"/>
+      <c r="AV9" s="33"/>
+      <c r="AW9" s="33"/>
+      <c r="AX9" s="33"/>
+      <c r="AY9" s="33"/>
+      <c r="AZ9" s="33"/>
+      <c r="BA9" s="33"/>
+    </row>
+    <row r="10" spans="1:53" ht="60.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="35" t="s">
         <v>245</v>
       </c>
-      <c r="B9" s="42"/>
-[...53 lines deleted...]
-      <c r="A10" s="39" t="s">
+      <c r="B10" s="40"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="33"/>
+      <c r="O10" s="33"/>
+      <c r="P10" s="33"/>
+      <c r="Q10" s="33"/>
+      <c r="R10" s="33"/>
+      <c r="S10" s="33"/>
+      <c r="T10" s="33"/>
+      <c r="U10" s="33"/>
+      <c r="V10" s="33"/>
+      <c r="W10" s="33"/>
+      <c r="X10" s="33"/>
+      <c r="Y10" s="33"/>
+      <c r="Z10" s="33"/>
+      <c r="AA10" s="33"/>
+      <c r="AB10" s="33"/>
+      <c r="AC10" s="33"/>
+      <c r="AD10" s="33"/>
+      <c r="AE10" s="33"/>
+      <c r="AF10" s="33"/>
+      <c r="AG10" s="33"/>
+      <c r="AH10" s="33"/>
+      <c r="AI10" s="33"/>
+      <c r="AJ10" s="33"/>
+      <c r="AK10" s="33"/>
+      <c r="AL10" s="33"/>
+      <c r="AM10" s="33"/>
+      <c r="AN10" s="33"/>
+      <c r="AO10" s="33"/>
+      <c r="AP10" s="33"/>
+      <c r="AQ10" s="33"/>
+      <c r="AR10" s="33"/>
+      <c r="AS10" s="33"/>
+      <c r="AT10" s="33"/>
+      <c r="AU10" s="33"/>
+      <c r="AV10" s="33"/>
+      <c r="AW10" s="33"/>
+      <c r="AX10" s="33"/>
+      <c r="AY10" s="33"/>
+      <c r="AZ10" s="33"/>
+      <c r="BA10" s="33"/>
+    </row>
+    <row r="11" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="35"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="33"/>
+      <c r="O11" s="33"/>
+      <c r="P11" s="33"/>
+      <c r="Q11" s="33"/>
+      <c r="R11" s="33"/>
+      <c r="S11" s="33"/>
+      <c r="T11" s="33"/>
+      <c r="U11" s="33"/>
+      <c r="V11" s="33"/>
+      <c r="W11" s="33"/>
+      <c r="X11" s="33"/>
+      <c r="Y11" s="33"/>
+      <c r="Z11" s="33"/>
+      <c r="AA11" s="33"/>
+      <c r="AB11" s="33"/>
+      <c r="AC11" s="33"/>
+      <c r="AD11" s="33"/>
+      <c r="AE11" s="33"/>
+      <c r="AF11" s="33"/>
+      <c r="AG11" s="33"/>
+      <c r="AH11" s="33"/>
+      <c r="AI11" s="33"/>
+      <c r="AJ11" s="33"/>
+      <c r="AK11" s="33"/>
+      <c r="AL11" s="33"/>
+      <c r="AM11" s="33"/>
+      <c r="AN11" s="33"/>
+      <c r="AO11" s="33"/>
+      <c r="AP11" s="33"/>
+      <c r="AQ11" s="33"/>
+      <c r="AR11" s="33"/>
+      <c r="AS11" s="33"/>
+      <c r="AT11" s="33"/>
+      <c r="AU11" s="33"/>
+      <c r="AV11" s="33"/>
+      <c r="AW11" s="33"/>
+      <c r="AX11" s="33"/>
+      <c r="AY11" s="33"/>
+      <c r="AZ11" s="33"/>
+      <c r="BA11" s="33"/>
+    </row>
+    <row r="12" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="35" t="s">
         <v>246</v>
       </c>
-      <c r="B10" s="44"/>
-[...108 lines deleted...]
-      <c r="A12" s="39" t="s">
+      <c r="B12" s="42"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="33"/>
+      <c r="O12" s="33"/>
+      <c r="P12" s="33"/>
+      <c r="Q12" s="33"/>
+      <c r="R12" s="33"/>
+      <c r="S12" s="33"/>
+      <c r="T12" s="33"/>
+      <c r="U12" s="33"/>
+      <c r="V12" s="33"/>
+      <c r="W12" s="33"/>
+      <c r="X12" s="33"/>
+      <c r="Y12" s="33"/>
+      <c r="Z12" s="33"/>
+      <c r="AA12" s="33"/>
+      <c r="AB12" s="33"/>
+      <c r="AC12" s="33"/>
+      <c r="AD12" s="33"/>
+      <c r="AE12" s="33"/>
+      <c r="AF12" s="33"/>
+      <c r="AG12" s="33"/>
+      <c r="AH12" s="33"/>
+      <c r="AI12" s="33"/>
+      <c r="AJ12" s="33"/>
+      <c r="AK12" s="33"/>
+      <c r="AL12" s="33"/>
+      <c r="AM12" s="33"/>
+      <c r="AN12" s="33"/>
+      <c r="AO12" s="33"/>
+      <c r="AP12" s="33"/>
+      <c r="AQ12" s="33"/>
+      <c r="AR12" s="33"/>
+      <c r="AS12" s="33"/>
+      <c r="AT12" s="33"/>
+      <c r="AU12" s="33"/>
+      <c r="AV12" s="33"/>
+      <c r="AW12" s="33"/>
+      <c r="AX12" s="33"/>
+      <c r="AY12" s="33"/>
+      <c r="AZ12" s="33"/>
+      <c r="BA12" s="33"/>
+    </row>
+    <row r="13" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="35"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="33"/>
+      <c r="O13" s="33"/>
+      <c r="P13" s="33"/>
+      <c r="Q13" s="33"/>
+      <c r="R13" s="33"/>
+      <c r="S13" s="33"/>
+      <c r="T13" s="33"/>
+      <c r="U13" s="33"/>
+      <c r="V13" s="33"/>
+      <c r="W13" s="33"/>
+      <c r="X13" s="33"/>
+      <c r="Y13" s="33"/>
+      <c r="Z13" s="33"/>
+      <c r="AA13" s="33"/>
+      <c r="AB13" s="33"/>
+      <c r="AC13" s="33"/>
+      <c r="AD13" s="33"/>
+      <c r="AE13" s="33"/>
+      <c r="AF13" s="33"/>
+      <c r="AG13" s="33"/>
+      <c r="AH13" s="33"/>
+      <c r="AI13" s="33"/>
+      <c r="AJ13" s="33"/>
+      <c r="AK13" s="33"/>
+      <c r="AL13" s="33"/>
+      <c r="AM13" s="33"/>
+      <c r="AN13" s="33"/>
+      <c r="AO13" s="33"/>
+      <c r="AP13" s="33"/>
+      <c r="AQ13" s="33"/>
+      <c r="AR13" s="33"/>
+      <c r="AS13" s="33"/>
+      <c r="AT13" s="33"/>
+      <c r="AU13" s="33"/>
+      <c r="AV13" s="33"/>
+      <c r="AW13" s="33"/>
+      <c r="AX13" s="33"/>
+      <c r="AY13" s="33"/>
+      <c r="AZ13" s="33"/>
+      <c r="BA13" s="33"/>
+    </row>
+    <row r="14" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="35" t="s">
         <v>247</v>
       </c>
-      <c r="B12" s="46"/>
-[...108 lines deleted...]
-      <c r="A14" s="39" t="s">
+      <c r="B14" s="42"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="33"/>
+      <c r="O14" s="33"/>
+      <c r="P14" s="33"/>
+      <c r="Q14" s="33"/>
+      <c r="R14" s="33"/>
+      <c r="S14" s="33"/>
+      <c r="T14" s="33"/>
+      <c r="U14" s="33"/>
+      <c r="V14" s="33"/>
+      <c r="W14" s="33"/>
+      <c r="X14" s="33"/>
+      <c r="Y14" s="33"/>
+      <c r="Z14" s="33"/>
+      <c r="AA14" s="33"/>
+      <c r="AB14" s="33"/>
+      <c r="AC14" s="33"/>
+      <c r="AD14" s="33"/>
+      <c r="AE14" s="33"/>
+      <c r="AF14" s="33"/>
+      <c r="AG14" s="33"/>
+      <c r="AH14" s="33"/>
+      <c r="AI14" s="33"/>
+      <c r="AJ14" s="33"/>
+      <c r="AK14" s="33"/>
+      <c r="AL14" s="33"/>
+      <c r="AM14" s="33"/>
+      <c r="AN14" s="33"/>
+      <c r="AO14" s="33"/>
+      <c r="AP14" s="33"/>
+      <c r="AQ14" s="33"/>
+      <c r="AR14" s="33"/>
+      <c r="AS14" s="33"/>
+      <c r="AT14" s="33"/>
+      <c r="AU14" s="33"/>
+      <c r="AV14" s="33"/>
+      <c r="AW14" s="33"/>
+      <c r="AX14" s="33"/>
+      <c r="AY14" s="33"/>
+      <c r="AZ14" s="33"/>
+      <c r="BA14" s="33"/>
+    </row>
+    <row r="15" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="35" t="s">
         <v>248</v>
       </c>
-      <c r="B14" s="46"/>
-[...53 lines deleted...]
-      <c r="A15" s="39" t="s">
+      <c r="B15" s="42"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="33"/>
+      <c r="N15" s="33"/>
+      <c r="O15" s="33"/>
+      <c r="P15" s="33"/>
+      <c r="Q15" s="33"/>
+      <c r="R15" s="33"/>
+      <c r="S15" s="33"/>
+      <c r="T15" s="33"/>
+      <c r="U15" s="33"/>
+      <c r="V15" s="33"/>
+      <c r="W15" s="33"/>
+      <c r="X15" s="33"/>
+      <c r="Y15" s="33"/>
+      <c r="Z15" s="33"/>
+      <c r="AA15" s="33"/>
+      <c r="AB15" s="33"/>
+      <c r="AC15" s="33"/>
+      <c r="AD15" s="33"/>
+      <c r="AE15" s="33"/>
+      <c r="AF15" s="33"/>
+      <c r="AG15" s="33"/>
+      <c r="AH15" s="33"/>
+      <c r="AI15" s="33"/>
+      <c r="AJ15" s="33"/>
+      <c r="AK15" s="33"/>
+      <c r="AL15" s="33"/>
+      <c r="AM15" s="33"/>
+      <c r="AN15" s="33"/>
+      <c r="AO15" s="33"/>
+      <c r="AP15" s="33"/>
+      <c r="AQ15" s="33"/>
+      <c r="AR15" s="33"/>
+      <c r="AS15" s="33"/>
+      <c r="AT15" s="33"/>
+      <c r="AU15" s="33"/>
+      <c r="AV15" s="33"/>
+      <c r="AW15" s="33"/>
+      <c r="AX15" s="33"/>
+      <c r="AY15" s="33"/>
+      <c r="AZ15" s="33"/>
+      <c r="BA15" s="33"/>
+    </row>
+    <row r="16" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="35"/>
+      <c r="B16" s="42"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+      <c r="Q16" s="33"/>
+      <c r="R16" s="33"/>
+      <c r="S16" s="33"/>
+      <c r="T16" s="33"/>
+      <c r="U16" s="33"/>
+      <c r="V16" s="33"/>
+      <c r="W16" s="33"/>
+      <c r="X16" s="33"/>
+      <c r="Y16" s="33"/>
+      <c r="Z16" s="33"/>
+      <c r="AA16" s="33"/>
+      <c r="AB16" s="33"/>
+      <c r="AC16" s="33"/>
+      <c r="AD16" s="33"/>
+      <c r="AE16" s="33"/>
+      <c r="AF16" s="33"/>
+      <c r="AG16" s="33"/>
+      <c r="AH16" s="33"/>
+      <c r="AI16" s="33"/>
+      <c r="AJ16" s="33"/>
+      <c r="AK16" s="33"/>
+      <c r="AL16" s="33"/>
+      <c r="AM16" s="33"/>
+      <c r="AN16" s="33"/>
+      <c r="AO16" s="33"/>
+      <c r="AP16" s="33"/>
+      <c r="AQ16" s="33"/>
+      <c r="AR16" s="33"/>
+      <c r="AS16" s="33"/>
+      <c r="AT16" s="33"/>
+      <c r="AU16" s="33"/>
+      <c r="AV16" s="33"/>
+      <c r="AW16" s="33"/>
+      <c r="AX16" s="33"/>
+      <c r="AY16" s="33"/>
+      <c r="AZ16" s="33"/>
+      <c r="BA16" s="33"/>
+    </row>
+    <row r="17" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="35" t="s">
         <v>249</v>
       </c>
-      <c r="B15" s="46"/>
-[...108 lines deleted...]
-      <c r="A17" s="39" t="s">
+      <c r="B17" s="42"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="33"/>
+      <c r="O17" s="33"/>
+      <c r="P17" s="33"/>
+      <c r="Q17" s="33"/>
+      <c r="R17" s="33"/>
+      <c r="S17" s="33"/>
+      <c r="T17" s="33"/>
+      <c r="U17" s="33"/>
+      <c r="V17" s="33"/>
+      <c r="W17" s="33"/>
+      <c r="X17" s="33"/>
+      <c r="Y17" s="33"/>
+      <c r="Z17" s="33"/>
+      <c r="AA17" s="33"/>
+      <c r="AB17" s="33"/>
+      <c r="AC17" s="33"/>
+      <c r="AD17" s="33"/>
+      <c r="AE17" s="33"/>
+      <c r="AF17" s="33"/>
+      <c r="AG17" s="33"/>
+      <c r="AH17" s="33"/>
+      <c r="AI17" s="33"/>
+      <c r="AJ17" s="33"/>
+      <c r="AK17" s="33"/>
+      <c r="AL17" s="33"/>
+      <c r="AM17" s="33"/>
+      <c r="AN17" s="33"/>
+      <c r="AO17" s="33"/>
+      <c r="AP17" s="33"/>
+      <c r="AQ17" s="33"/>
+      <c r="AR17" s="33"/>
+      <c r="AS17" s="33"/>
+      <c r="AT17" s="33"/>
+      <c r="AU17" s="33"/>
+      <c r="AV17" s="33"/>
+      <c r="AW17" s="33"/>
+      <c r="AX17" s="33"/>
+      <c r="AY17" s="33"/>
+      <c r="AZ17" s="33"/>
+      <c r="BA17" s="33"/>
+    </row>
+    <row r="18" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="35"/>
+      <c r="B18" s="42"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="33"/>
+      <c r="M18" s="33"/>
+      <c r="N18" s="33"/>
+      <c r="O18" s="33"/>
+      <c r="P18" s="33"/>
+      <c r="Q18" s="33"/>
+      <c r="R18" s="33"/>
+      <c r="S18" s="33"/>
+      <c r="T18" s="33"/>
+      <c r="U18" s="33"/>
+      <c r="V18" s="33"/>
+      <c r="W18" s="33"/>
+      <c r="X18" s="33"/>
+      <c r="Y18" s="33"/>
+      <c r="Z18" s="33"/>
+      <c r="AA18" s="33"/>
+      <c r="AB18" s="33"/>
+      <c r="AC18" s="33"/>
+      <c r="AD18" s="33"/>
+      <c r="AE18" s="33"/>
+      <c r="AF18" s="33"/>
+      <c r="AG18" s="33"/>
+      <c r="AH18" s="33"/>
+      <c r="AI18" s="33"/>
+      <c r="AJ18" s="33"/>
+      <c r="AK18" s="33"/>
+      <c r="AL18" s="33"/>
+      <c r="AM18" s="33"/>
+      <c r="AN18" s="33"/>
+      <c r="AO18" s="33"/>
+      <c r="AP18" s="33"/>
+      <c r="AQ18" s="33"/>
+      <c r="AR18" s="33"/>
+      <c r="AS18" s="33"/>
+      <c r="AT18" s="33"/>
+      <c r="AU18" s="33"/>
+      <c r="AV18" s="33"/>
+      <c r="AW18" s="33"/>
+      <c r="AX18" s="33"/>
+      <c r="AY18" s="33"/>
+      <c r="AZ18" s="33"/>
+      <c r="BA18" s="33"/>
+    </row>
+    <row r="19" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="35" t="s">
         <v>250</v>
       </c>
-      <c r="B17" s="46"/>
-[...108 lines deleted...]
-      <c r="A19" s="39" t="s">
+      <c r="B19" s="42"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="33"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="33"/>
+      <c r="O19" s="33"/>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="33"/>
+      <c r="R19" s="33"/>
+      <c r="S19" s="33"/>
+      <c r="T19" s="33"/>
+      <c r="U19" s="33"/>
+      <c r="V19" s="33"/>
+      <c r="W19" s="33"/>
+      <c r="X19" s="33"/>
+      <c r="Y19" s="33"/>
+      <c r="Z19" s="33"/>
+      <c r="AA19" s="33"/>
+      <c r="AB19" s="33"/>
+      <c r="AC19" s="33"/>
+      <c r="AD19" s="33"/>
+      <c r="AE19" s="33"/>
+      <c r="AF19" s="33"/>
+      <c r="AG19" s="33"/>
+      <c r="AH19" s="33"/>
+      <c r="AI19" s="33"/>
+      <c r="AJ19" s="33"/>
+      <c r="AK19" s="33"/>
+      <c r="AL19" s="33"/>
+      <c r="AM19" s="33"/>
+      <c r="AN19" s="33"/>
+      <c r="AO19" s="33"/>
+      <c r="AP19" s="33"/>
+      <c r="AQ19" s="33"/>
+      <c r="AR19" s="33"/>
+      <c r="AS19" s="33"/>
+      <c r="AT19" s="33"/>
+      <c r="AU19" s="33"/>
+      <c r="AV19" s="33"/>
+      <c r="AW19" s="33"/>
+      <c r="AX19" s="33"/>
+      <c r="AY19" s="33"/>
+      <c r="AZ19" s="33"/>
+      <c r="BA19" s="33"/>
+    </row>
+    <row r="20" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="35"/>
+      <c r="B20" s="42"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="33"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="33"/>
+      <c r="O20" s="33"/>
+      <c r="P20" s="33"/>
+      <c r="Q20" s="33"/>
+      <c r="R20" s="33"/>
+      <c r="S20" s="33"/>
+      <c r="T20" s="33"/>
+      <c r="U20" s="33"/>
+      <c r="V20" s="33"/>
+      <c r="W20" s="33"/>
+      <c r="X20" s="33"/>
+      <c r="Y20" s="33"/>
+      <c r="Z20" s="33"/>
+      <c r="AA20" s="33"/>
+      <c r="AB20" s="33"/>
+      <c r="AC20" s="33"/>
+      <c r="AD20" s="33"/>
+      <c r="AE20" s="33"/>
+      <c r="AF20" s="33"/>
+      <c r="AG20" s="33"/>
+      <c r="AH20" s="33"/>
+      <c r="AI20" s="33"/>
+      <c r="AJ20" s="33"/>
+      <c r="AK20" s="33"/>
+      <c r="AL20" s="33"/>
+      <c r="AM20" s="33"/>
+      <c r="AN20" s="33"/>
+      <c r="AO20" s="33"/>
+      <c r="AP20" s="33"/>
+      <c r="AQ20" s="33"/>
+      <c r="AR20" s="33"/>
+      <c r="AS20" s="33"/>
+      <c r="AT20" s="33"/>
+      <c r="AU20" s="33"/>
+      <c r="AV20" s="33"/>
+      <c r="AW20" s="33"/>
+      <c r="AX20" s="33"/>
+      <c r="AY20" s="33"/>
+      <c r="AZ20" s="33"/>
+      <c r="BA20" s="33"/>
+    </row>
+    <row r="21" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="35" t="s">
         <v>251</v>
       </c>
-      <c r="B19" s="46"/>
-[...108 lines deleted...]
-      <c r="A21" s="39" t="s">
+      <c r="B21" s="42"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
+      <c r="Q21" s="33"/>
+      <c r="R21" s="33"/>
+      <c r="S21" s="33"/>
+      <c r="T21" s="33"/>
+      <c r="U21" s="33"/>
+      <c r="V21" s="33"/>
+      <c r="W21" s="33"/>
+      <c r="X21" s="33"/>
+      <c r="Y21" s="33"/>
+      <c r="Z21" s="33"/>
+      <c r="AA21" s="33"/>
+      <c r="AB21" s="33"/>
+      <c r="AC21" s="33"/>
+      <c r="AD21" s="33"/>
+      <c r="AE21" s="33"/>
+      <c r="AF21" s="33"/>
+      <c r="AG21" s="33"/>
+      <c r="AH21" s="33"/>
+      <c r="AI21" s="33"/>
+      <c r="AJ21" s="33"/>
+      <c r="AK21" s="33"/>
+      <c r="AL21" s="33"/>
+      <c r="AM21" s="33"/>
+      <c r="AN21" s="33"/>
+      <c r="AO21" s="33"/>
+      <c r="AP21" s="33"/>
+      <c r="AQ21" s="33"/>
+      <c r="AR21" s="33"/>
+      <c r="AS21" s="33"/>
+      <c r="AT21" s="33"/>
+      <c r="AU21" s="33"/>
+      <c r="AV21" s="33"/>
+      <c r="AW21" s="33"/>
+      <c r="AX21" s="33"/>
+      <c r="AY21" s="33"/>
+      <c r="AZ21" s="33"/>
+      <c r="BA21" s="33"/>
+    </row>
+    <row r="22" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="35"/>
+      <c r="B22" s="42"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="33"/>
+      <c r="O22" s="33"/>
+      <c r="P22" s="33"/>
+      <c r="Q22" s="33"/>
+      <c r="R22" s="33"/>
+      <c r="S22" s="33"/>
+      <c r="T22" s="33"/>
+      <c r="U22" s="33"/>
+      <c r="V22" s="33"/>
+      <c r="W22" s="33"/>
+      <c r="X22" s="33"/>
+      <c r="Y22" s="33"/>
+      <c r="Z22" s="33"/>
+      <c r="AA22" s="33"/>
+      <c r="AB22" s="33"/>
+      <c r="AC22" s="33"/>
+      <c r="AD22" s="33"/>
+      <c r="AE22" s="33"/>
+      <c r="AF22" s="33"/>
+      <c r="AG22" s="33"/>
+      <c r="AH22" s="33"/>
+      <c r="AI22" s="33"/>
+      <c r="AJ22" s="33"/>
+      <c r="AK22" s="33"/>
+      <c r="AL22" s="33"/>
+      <c r="AM22" s="33"/>
+      <c r="AN22" s="33"/>
+      <c r="AO22" s="33"/>
+      <c r="AP22" s="33"/>
+      <c r="AQ22" s="33"/>
+      <c r="AR22" s="33"/>
+      <c r="AS22" s="33"/>
+      <c r="AT22" s="33"/>
+      <c r="AU22" s="33"/>
+      <c r="AV22" s="33"/>
+      <c r="AW22" s="33"/>
+      <c r="AX22" s="33"/>
+      <c r="AY22" s="33"/>
+      <c r="AZ22" s="33"/>
+      <c r="BA22" s="33"/>
+    </row>
+    <row r="23" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="35" t="s">
         <v>252</v>
       </c>
-      <c r="B21" s="46"/>
-[...108 lines deleted...]
-      <c r="A23" s="39" t="s">
+      <c r="B23" s="42"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="33"/>
+      <c r="U23" s="33"/>
+      <c r="V23" s="33"/>
+      <c r="W23" s="33"/>
+      <c r="X23" s="33"/>
+      <c r="Y23" s="33"/>
+      <c r="Z23" s="33"/>
+      <c r="AA23" s="33"/>
+      <c r="AB23" s="33"/>
+      <c r="AC23" s="33"/>
+      <c r="AD23" s="33"/>
+      <c r="AE23" s="33"/>
+      <c r="AF23" s="33"/>
+      <c r="AG23" s="33"/>
+      <c r="AH23" s="33"/>
+      <c r="AI23" s="33"/>
+      <c r="AJ23" s="33"/>
+      <c r="AK23" s="33"/>
+      <c r="AL23" s="33"/>
+      <c r="AM23" s="33"/>
+      <c r="AN23" s="33"/>
+      <c r="AO23" s="33"/>
+      <c r="AP23" s="33"/>
+      <c r="AQ23" s="33"/>
+      <c r="AR23" s="33"/>
+      <c r="AS23" s="33"/>
+      <c r="AT23" s="33"/>
+      <c r="AU23" s="33"/>
+      <c r="AV23" s="33"/>
+      <c r="AW23" s="33"/>
+      <c r="AX23" s="33"/>
+      <c r="AY23" s="33"/>
+      <c r="AZ23" s="33"/>
+      <c r="BA23" s="33"/>
+    </row>
+    <row r="24" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="35"/>
+      <c r="B24" s="42"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="33"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
+      <c r="V24" s="33"/>
+      <c r="W24" s="33"/>
+      <c r="X24" s="33"/>
+      <c r="Y24" s="33"/>
+      <c r="Z24" s="33"/>
+      <c r="AA24" s="33"/>
+      <c r="AB24" s="33"/>
+      <c r="AC24" s="33"/>
+      <c r="AD24" s="33"/>
+      <c r="AE24" s="33"/>
+      <c r="AF24" s="33"/>
+      <c r="AG24" s="33"/>
+      <c r="AH24" s="33"/>
+      <c r="AI24" s="33"/>
+      <c r="AJ24" s="33"/>
+      <c r="AK24" s="33"/>
+      <c r="AL24" s="33"/>
+      <c r="AM24" s="33"/>
+      <c r="AN24" s="33"/>
+      <c r="AO24" s="33"/>
+      <c r="AP24" s="33"/>
+      <c r="AQ24" s="33"/>
+      <c r="AR24" s="33"/>
+      <c r="AS24" s="33"/>
+      <c r="AT24" s="33"/>
+      <c r="AU24" s="33"/>
+      <c r="AV24" s="33"/>
+      <c r="AW24" s="33"/>
+      <c r="AX24" s="33"/>
+      <c r="AY24" s="33"/>
+      <c r="AZ24" s="33"/>
+      <c r="BA24" s="33"/>
+    </row>
+    <row r="25" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="35" t="s">
         <v>253</v>
       </c>
-      <c r="B23" s="46"/>
-[...108 lines deleted...]
-      <c r="A25" s="39" t="s">
+      <c r="B25" s="42"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="33"/>
+      <c r="O25" s="33"/>
+      <c r="P25" s="33"/>
+      <c r="Q25" s="33"/>
+      <c r="R25" s="33"/>
+      <c r="S25" s="33"/>
+      <c r="T25" s="33"/>
+      <c r="U25" s="33"/>
+      <c r="V25" s="33"/>
+      <c r="W25" s="33"/>
+      <c r="X25" s="33"/>
+      <c r="Y25" s="33"/>
+      <c r="Z25" s="33"/>
+      <c r="AA25" s="33"/>
+      <c r="AB25" s="33"/>
+      <c r="AC25" s="33"/>
+      <c r="AD25" s="33"/>
+      <c r="AE25" s="33"/>
+      <c r="AF25" s="33"/>
+      <c r="AG25" s="33"/>
+      <c r="AH25" s="33"/>
+      <c r="AI25" s="33"/>
+      <c r="AJ25" s="33"/>
+      <c r="AK25" s="33"/>
+      <c r="AL25" s="33"/>
+      <c r="AM25" s="33"/>
+      <c r="AN25" s="33"/>
+      <c r="AO25" s="33"/>
+      <c r="AP25" s="33"/>
+      <c r="AQ25" s="33"/>
+      <c r="AR25" s="33"/>
+      <c r="AS25" s="33"/>
+      <c r="AT25" s="33"/>
+      <c r="AU25" s="33"/>
+      <c r="AV25" s="33"/>
+      <c r="AW25" s="33"/>
+      <c r="AX25" s="33"/>
+      <c r="AY25" s="33"/>
+      <c r="AZ25" s="33"/>
+      <c r="BA25" s="33"/>
+    </row>
+    <row r="26" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="35"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="33"/>
+      <c r="O26" s="33"/>
+      <c r="P26" s="33"/>
+      <c r="Q26" s="33"/>
+      <c r="R26" s="33"/>
+      <c r="S26" s="33"/>
+      <c r="T26" s="33"/>
+      <c r="U26" s="33"/>
+      <c r="V26" s="33"/>
+      <c r="W26" s="33"/>
+      <c r="X26" s="33"/>
+      <c r="Y26" s="33"/>
+      <c r="Z26" s="33"/>
+      <c r="AA26" s="33"/>
+      <c r="AB26" s="33"/>
+      <c r="AC26" s="33"/>
+      <c r="AD26" s="33"/>
+      <c r="AE26" s="33"/>
+      <c r="AF26" s="33"/>
+      <c r="AG26" s="33"/>
+      <c r="AH26" s="33"/>
+      <c r="AI26" s="33"/>
+      <c r="AJ26" s="33"/>
+      <c r="AK26" s="33"/>
+      <c r="AL26" s="33"/>
+      <c r="AM26" s="33"/>
+      <c r="AN26" s="33"/>
+      <c r="AO26" s="33"/>
+      <c r="AP26" s="33"/>
+      <c r="AQ26" s="33"/>
+      <c r="AR26" s="33"/>
+      <c r="AS26" s="33"/>
+      <c r="AT26" s="33"/>
+      <c r="AU26" s="33"/>
+      <c r="AV26" s="33"/>
+      <c r="AW26" s="33"/>
+      <c r="AX26" s="33"/>
+      <c r="AY26" s="33"/>
+      <c r="AZ26" s="33"/>
+      <c r="BA26" s="33"/>
+    </row>
+    <row r="27" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="35" t="s">
         <v>254</v>
       </c>
-      <c r="B25" s="46"/>
-[...162 lines deleted...]
-      <c r="BA27" s="37"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="33"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="33"/>
+      <c r="P27" s="33"/>
+      <c r="Q27" s="33"/>
+      <c r="R27" s="33"/>
+      <c r="S27" s="33"/>
+      <c r="T27" s="33"/>
+      <c r="U27" s="33"/>
+      <c r="V27" s="33"/>
+      <c r="W27" s="33"/>
+      <c r="X27" s="33"/>
+      <c r="Y27" s="33"/>
+      <c r="Z27" s="33"/>
+      <c r="AA27" s="33"/>
+      <c r="AB27" s="33"/>
+      <c r="AC27" s="33"/>
+      <c r="AD27" s="33"/>
+      <c r="AE27" s="33"/>
+      <c r="AF27" s="33"/>
+      <c r="AG27" s="33"/>
+      <c r="AH27" s="33"/>
+      <c r="AI27" s="33"/>
+      <c r="AJ27" s="33"/>
+      <c r="AK27" s="33"/>
+      <c r="AL27" s="33"/>
+      <c r="AM27" s="33"/>
+      <c r="AN27" s="33"/>
+      <c r="AO27" s="33"/>
+      <c r="AP27" s="33"/>
+      <c r="AQ27" s="33"/>
+      <c r="AR27" s="33"/>
+      <c r="AS27" s="33"/>
+      <c r="AT27" s="33"/>
+      <c r="AU27" s="33"/>
+      <c r="AV27" s="33"/>
+      <c r="AW27" s="33"/>
+      <c r="AX27" s="33"/>
+      <c r="AY27" s="33"/>
+      <c r="AZ27" s="33"/>
+      <c r="BA27" s="33"/>
     </row>
     <row r="28" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A28" s="37"/>
-[...51 lines deleted...]
-      <c r="BA28" s="37"/>
+      <c r="A28" s="33"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="33"/>
+      <c r="O28" s="33"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="33"/>
+      <c r="R28" s="33"/>
+      <c r="S28" s="33"/>
+      <c r="T28" s="33"/>
+      <c r="U28" s="33"/>
+      <c r="V28" s="33"/>
+      <c r="W28" s="33"/>
+      <c r="X28" s="33"/>
+      <c r="Y28" s="33"/>
+      <c r="Z28" s="33"/>
+      <c r="AA28" s="33"/>
+      <c r="AB28" s="33"/>
+      <c r="AC28" s="33"/>
+      <c r="AD28" s="33"/>
+      <c r="AE28" s="33"/>
+      <c r="AF28" s="33"/>
+      <c r="AG28" s="33"/>
+      <c r="AH28" s="33"/>
+      <c r="AI28" s="33"/>
+      <c r="AJ28" s="33"/>
+      <c r="AK28" s="33"/>
+      <c r="AL28" s="33"/>
+      <c r="AM28" s="33"/>
+      <c r="AN28" s="33"/>
+      <c r="AO28" s="33"/>
+      <c r="AP28" s="33"/>
+      <c r="AQ28" s="33"/>
+      <c r="AR28" s="33"/>
+      <c r="AS28" s="33"/>
+      <c r="AT28" s="33"/>
+      <c r="AU28" s="33"/>
+      <c r="AV28" s="33"/>
+      <c r="AW28" s="33"/>
+      <c r="AX28" s="33"/>
+      <c r="AY28" s="33"/>
+      <c r="AZ28" s="33"/>
+      <c r="BA28" s="33"/>
     </row>
     <row r="29" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A29" s="37"/>
-[...51 lines deleted...]
-      <c r="BA29" s="37"/>
+      <c r="A29" s="33"/>
+      <c r="B29" s="38"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="33"/>
+      <c r="O29" s="33"/>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="33"/>
+      <c r="R29" s="33"/>
+      <c r="S29" s="33"/>
+      <c r="T29" s="33"/>
+      <c r="U29" s="33"/>
+      <c r="V29" s="33"/>
+      <c r="W29" s="33"/>
+      <c r="X29" s="33"/>
+      <c r="Y29" s="33"/>
+      <c r="Z29" s="33"/>
+      <c r="AA29" s="33"/>
+      <c r="AB29" s="33"/>
+      <c r="AC29" s="33"/>
+      <c r="AD29" s="33"/>
+      <c r="AE29" s="33"/>
+      <c r="AF29" s="33"/>
+      <c r="AG29" s="33"/>
+      <c r="AH29" s="33"/>
+      <c r="AI29" s="33"/>
+      <c r="AJ29" s="33"/>
+      <c r="AK29" s="33"/>
+      <c r="AL29" s="33"/>
+      <c r="AM29" s="33"/>
+      <c r="AN29" s="33"/>
+      <c r="AO29" s="33"/>
+      <c r="AP29" s="33"/>
+      <c r="AQ29" s="33"/>
+      <c r="AR29" s="33"/>
+      <c r="AS29" s="33"/>
+      <c r="AT29" s="33"/>
+      <c r="AU29" s="33"/>
+      <c r="AV29" s="33"/>
+      <c r="AW29" s="33"/>
+      <c r="AX29" s="33"/>
+      <c r="AY29" s="33"/>
+      <c r="AZ29" s="33"/>
+      <c r="BA29" s="33"/>
     </row>
     <row r="30" spans="1:53" ht="21" x14ac:dyDescent="0.3">
-      <c r="A30" s="37"/>
-[...51 lines deleted...]
-      <c r="BA30" s="37"/>
+      <c r="A30" s="33"/>
+      <c r="B30" s="37"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="33"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="33"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="33"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="33"/>
+      <c r="N30" s="33"/>
+      <c r="O30" s="33"/>
+      <c r="P30" s="33"/>
+      <c r="Q30" s="33"/>
+      <c r="R30" s="33"/>
+      <c r="S30" s="33"/>
+      <c r="T30" s="33"/>
+      <c r="U30" s="33"/>
+      <c r="V30" s="33"/>
+      <c r="W30" s="33"/>
+      <c r="X30" s="33"/>
+      <c r="Y30" s="33"/>
+      <c r="Z30" s="33"/>
+      <c r="AA30" s="33"/>
+      <c r="AB30" s="33"/>
+      <c r="AC30" s="33"/>
+      <c r="AD30" s="33"/>
+      <c r="AE30" s="33"/>
+      <c r="AF30" s="33"/>
+      <c r="AG30" s="33"/>
+      <c r="AH30" s="33"/>
+      <c r="AI30" s="33"/>
+      <c r="AJ30" s="33"/>
+      <c r="AK30" s="33"/>
+      <c r="AL30" s="33"/>
+      <c r="AM30" s="33"/>
+      <c r="AN30" s="33"/>
+      <c r="AO30" s="33"/>
+      <c r="AP30" s="33"/>
+      <c r="AQ30" s="33"/>
+      <c r="AR30" s="33"/>
+      <c r="AS30" s="33"/>
+      <c r="AT30" s="33"/>
+      <c r="AU30" s="33"/>
+      <c r="AV30" s="33"/>
+      <c r="AW30" s="33"/>
+      <c r="AX30" s="33"/>
+      <c r="AY30" s="33"/>
+      <c r="AZ30" s="33"/>
+      <c r="BA30" s="33"/>
     </row>
     <row r="31" spans="1:53" x14ac:dyDescent="0.3">
-      <c r="B31" s="47"/>
+      <c r="B31" s="43"/>
     </row>
     <row r="32" spans="1:53" x14ac:dyDescent="0.3">
-      <c r="B32" s="48"/>
+      <c r="B32" s="44"/>
     </row>
     <row r="33" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B33" s="47"/>
+      <c r="B33" s="43"/>
     </row>
     <row r="34" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B34" s="48"/>
+      <c r="B34" s="44"/>
     </row>
     <row r="35" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B35" s="48"/>
+      <c r="B35" s="44"/>
     </row>
     <row r="36" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B36" s="48"/>
+      <c r="B36" s="44"/>
     </row>
     <row r="37" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B37" s="47"/>
+      <c r="B37" s="43"/>
     </row>
     <row r="38" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B38" s="47"/>
+      <c r="B38" s="43"/>
     </row>
     <row r="39" spans="2:2" ht="21" x14ac:dyDescent="0.3">
-      <c r="B39" s="49"/>
+      <c r="B39" s="45"/>
     </row>
     <row r="40" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B40" s="47"/>
+      <c r="B40" s="43"/>
     </row>
     <row r="41" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B41" s="50"/>
+      <c r="B41" s="46"/>
     </row>
     <row r="42" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B42" s="47"/>
+      <c r="B42" s="43"/>
     </row>
     <row r="43" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B43" s="50"/>
+      <c r="B43" s="46"/>
     </row>
     <row r="44" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B44" s="50"/>
+      <c r="B44" s="46"/>
     </row>
     <row r="45" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B45" s="50"/>
+      <c r="B45" s="46"/>
     </row>
     <row r="46" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B46" s="50"/>
+      <c r="B46" s="46"/>
     </row>
     <row r="47" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B47" s="50"/>
+      <c r="B47" s="46"/>
     </row>
     <row r="48" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B48" s="47"/>
+      <c r="B48" s="43"/>
     </row>
     <row r="49" spans="2:2" ht="21" x14ac:dyDescent="0.3">
-      <c r="B49" s="49"/>
+      <c r="B49" s="45"/>
     </row>
     <row r="50" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B50" s="47"/>
+      <c r="B50" s="43"/>
     </row>
     <row r="51" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B51" s="48"/>
+      <c r="B51" s="44"/>
     </row>
     <row r="52" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B52" s="47"/>
+      <c r="B52" s="43"/>
     </row>
     <row r="53" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B53" s="48"/>
+      <c r="B53" s="44"/>
     </row>
     <row r="54" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B54" s="51"/>
+      <c r="B54" s="47"/>
     </row>
     <row r="55" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B55" s="48"/>
+      <c r="B55" s="44"/>
     </row>
     <row r="56" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B56" s="47"/>
+      <c r="B56" s="43"/>
     </row>
     <row r="57" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B57" s="48"/>
+      <c r="B57" s="44"/>
     </row>
     <row r="58" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B58" s="51"/>
+      <c r="B58" s="47"/>
     </row>
     <row r="59" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B59" s="48"/>
+      <c r="B59" s="44"/>
     </row>
     <row r="60" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B60" s="51"/>
+      <c r="B60" s="47"/>
     </row>
     <row r="61" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B61" s="47"/>
+      <c r="B61" s="43"/>
     </row>
     <row r="62" spans="2:2" ht="21" x14ac:dyDescent="0.3">
-      <c r="B62" s="49"/>
+      <c r="B62" s="45"/>
     </row>
     <row r="63" spans="2:2" ht="21" x14ac:dyDescent="0.3">
-      <c r="B63" s="49"/>
+      <c r="B63" s="45"/>
     </row>
     <row r="64" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B64" s="48"/>
+      <c r="B64" s="44"/>
     </row>
     <row r="65" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B65" s="48"/>
+      <c r="B65" s="44"/>
     </row>
     <row r="66" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B66" s="50"/>
+      <c r="B66" s="46"/>
     </row>
     <row r="67" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B67" s="48"/>
+      <c r="B67" s="44"/>
     </row>
     <row r="68" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B68" s="50"/>
+      <c r="B68" s="46"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57C453B3-B0F1-445E-BCDE-B895FD63E5F8}">
   <dimension ref="B2:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="24.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B6" t="s">
         <v>42</v>