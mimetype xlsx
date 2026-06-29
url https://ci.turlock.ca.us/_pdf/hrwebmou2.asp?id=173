--- v1 (2026-04-29)
+++ v2 (2026-06-29)
@@ -12,228 +12,301 @@
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\AB339\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6831A4EE-C977-4950-B490-B3E3DFE8AF83}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F39F4D95-70EF-4344-8E3C-F106E11EAB3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16896" xr2:uid="{0B990127-4259-4218-B39F-63792375112A}"/>
+    <workbookView xWindow="30612" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{0B990127-4259-4218-B39F-63792375112A}"/>
   </bookViews>
   <sheets>
     <sheet name="SUBMIT AND VIEW STATUS HERE" sheetId="1" r:id="rId1"/>
     <sheet name="What is AB339" sheetId="2" r:id="rId2"/>
     <sheet name="HR USE ONLY" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L80" i="1" l="1"/>
-  <c r="P80" i="1" s="1"/>
+  <c r="Q113" i="1" l="1"/>
+  <c r="P113" i="1"/>
+  <c r="M113" i="1"/>
+  <c r="Q107" i="1" l="1"/>
+  <c r="P107" i="1"/>
+  <c r="M107" i="1"/>
+  <c r="P106" i="1"/>
+  <c r="M106" i="1"/>
+  <c r="Q106" i="1" s="1"/>
+  <c r="Q108" i="1"/>
+  <c r="P108" i="1"/>
+  <c r="P111" i="1"/>
+  <c r="M111" i="1"/>
+  <c r="Q111" i="1" s="1"/>
+  <c r="Q110" i="1"/>
+  <c r="P110" i="1"/>
+  <c r="P105" i="1"/>
+  <c r="M105" i="1"/>
+  <c r="Q105" i="1" s="1"/>
+  <c r="Q104" i="1"/>
+  <c r="P104" i="1"/>
+  <c r="P103" i="1"/>
+  <c r="M103" i="1"/>
+  <c r="Q103" i="1" s="1"/>
+  <c r="P99" i="1"/>
+  <c r="P97" i="1"/>
+  <c r="P94" i="1"/>
+  <c r="M99" i="1"/>
+  <c r="Q99" i="1" s="1"/>
+  <c r="M97" i="1"/>
+  <c r="Q97" i="1" s="1"/>
+  <c r="M94" i="1"/>
+  <c r="Q94" i="1" s="1"/>
+  <c r="P101" i="1"/>
+  <c r="Q101" i="1"/>
+  <c r="P102" i="1"/>
+  <c r="Q102" i="1"/>
+  <c r="Q100" i="1"/>
+  <c r="P100" i="1"/>
+  <c r="Q98" i="1"/>
+  <c r="P98" i="1"/>
+  <c r="Q96" i="1"/>
+  <c r="P96" i="1"/>
+  <c r="Q95" i="1"/>
+  <c r="P95" i="1"/>
+  <c r="P93" i="1"/>
+  <c r="P91" i="1"/>
+  <c r="P90" i="1"/>
+  <c r="P88" i="1"/>
+  <c r="P87" i="1"/>
+  <c r="P86" i="1"/>
+  <c r="P85" i="1"/>
+  <c r="P84" i="1"/>
+  <c r="M93" i="1"/>
+  <c r="Q93" i="1" s="1"/>
+  <c r="M91" i="1"/>
+  <c r="Q91" i="1" s="1"/>
+  <c r="M90" i="1"/>
+  <c r="Q90" i="1" s="1"/>
+  <c r="M88" i="1"/>
+  <c r="Q88" i="1" s="1"/>
+  <c r="M87" i="1"/>
+  <c r="Q87" i="1" s="1"/>
+  <c r="M86" i="1"/>
+  <c r="Q86" i="1" s="1"/>
+  <c r="M85" i="1"/>
+  <c r="Q85" i="1" s="1"/>
+  <c r="M84" i="1"/>
+  <c r="Q84" i="1" s="1"/>
+  <c r="Q89" i="1"/>
+  <c r="P89" i="1"/>
+  <c r="Q92" i="1"/>
+  <c r="P92" i="1"/>
+  <c r="M80" i="1" l="1"/>
+  <c r="Q80" i="1" s="1"/>
+  <c r="Q83" i="1"/>
   <c r="P83" i="1"/>
-  <c r="O83" i="1"/>
+  <c r="Q81" i="1"/>
   <c r="P81" i="1"/>
-  <c r="O81" i="1"/>
+  <c r="Q82" i="1"/>
   <c r="P82" i="1"/>
-  <c r="O82" i="1"/>
-  <c r="O80" i="1"/>
+  <c r="P80" i="1"/>
   <c r="P79" i="1"/>
-  <c r="O79" i="1"/>
-[...127 lines deleted...]
-  <c r="P3" i="1" s="1"/>
+  <c r="M79" i="1"/>
+  <c r="Q79" i="1" s="1"/>
+  <c r="P58" i="1"/>
+  <c r="P77" i="1"/>
+  <c r="M77" i="1"/>
+  <c r="Q77" i="1" s="1"/>
+  <c r="P78" i="1"/>
+  <c r="M78" i="1"/>
+  <c r="Q78" i="1" s="1"/>
+  <c r="P74" i="1"/>
+  <c r="P73" i="1"/>
+  <c r="M74" i="1"/>
+  <c r="Q74" i="1" s="1"/>
+  <c r="M73" i="1"/>
+  <c r="Q73" i="1" s="1"/>
+  <c r="P70" i="1"/>
+  <c r="P69" i="1"/>
+  <c r="P66" i="1"/>
+  <c r="P60" i="1"/>
+  <c r="M70" i="1"/>
+  <c r="Q70" i="1" s="1"/>
+  <c r="M69" i="1"/>
+  <c r="Q69" i="1" s="1"/>
+  <c r="M66" i="1"/>
+  <c r="Q66" i="1" s="1"/>
+  <c r="M61" i="1"/>
+  <c r="M60" i="1"/>
+  <c r="Q60" i="1" s="1"/>
+  <c r="M58" i="1"/>
+  <c r="Q58" i="1" s="1"/>
+  <c r="P10" i="1"/>
+  <c r="P3" i="1"/>
+  <c r="P57" i="1"/>
+  <c r="P56" i="1"/>
+  <c r="P55" i="1"/>
+  <c r="P52" i="1"/>
+  <c r="P51" i="1"/>
+  <c r="P50" i="1"/>
+  <c r="P49" i="1"/>
+  <c r="P48" i="1"/>
+  <c r="P47" i="1"/>
+  <c r="P46" i="1"/>
+  <c r="P45" i="1"/>
+  <c r="P43" i="1"/>
+  <c r="P42" i="1"/>
+  <c r="P41" i="1"/>
+  <c r="P40" i="1"/>
+  <c r="P39" i="1"/>
+  <c r="P38" i="1"/>
+  <c r="P37" i="1"/>
+  <c r="P35" i="1"/>
+  <c r="P33" i="1"/>
+  <c r="P32" i="1"/>
+  <c r="P30" i="1"/>
+  <c r="P29" i="1"/>
+  <c r="P27" i="1"/>
+  <c r="P25" i="1"/>
+  <c r="P22" i="1"/>
+  <c r="P18" i="1"/>
+  <c r="P16" i="1"/>
+  <c r="P8" i="1"/>
+  <c r="P7" i="1"/>
+  <c r="P6" i="1"/>
+  <c r="M57" i="1"/>
+  <c r="Q57" i="1" s="1"/>
+  <c r="M56" i="1"/>
+  <c r="Q56" i="1" s="1"/>
+  <c r="M55" i="1"/>
+  <c r="Q55" i="1" s="1"/>
+  <c r="M51" i="1"/>
+  <c r="Q51" i="1" s="1"/>
+  <c r="M52" i="1"/>
+  <c r="Q52" i="1" s="1"/>
+  <c r="M50" i="1"/>
+  <c r="Q50" i="1" s="1"/>
+  <c r="M49" i="1"/>
+  <c r="Q49" i="1" s="1"/>
+  <c r="M48" i="1"/>
+  <c r="Q48" i="1" s="1"/>
+  <c r="M47" i="1"/>
+  <c r="Q47" i="1" s="1"/>
+  <c r="M45" i="1"/>
+  <c r="Q45" i="1" s="1"/>
+  <c r="M46" i="1"/>
+  <c r="Q46" i="1" s="1"/>
+  <c r="M43" i="1"/>
+  <c r="Q43" i="1" s="1"/>
+  <c r="M42" i="1"/>
+  <c r="Q42" i="1" s="1"/>
+  <c r="M41" i="1"/>
+  <c r="Q41" i="1" s="1"/>
+  <c r="M40" i="1"/>
+  <c r="Q40" i="1" s="1"/>
+  <c r="M39" i="1"/>
+  <c r="Q39" i="1" s="1"/>
+  <c r="M38" i="1"/>
+  <c r="Q38" i="1" s="1"/>
+  <c r="M37" i="1"/>
+  <c r="Q37" i="1" s="1"/>
+  <c r="M35" i="1"/>
+  <c r="Q35" i="1" s="1"/>
+  <c r="M33" i="1"/>
+  <c r="Q33" i="1" s="1"/>
+  <c r="M32" i="1"/>
+  <c r="Q32" i="1" s="1"/>
+  <c r="M30" i="1"/>
+  <c r="Q30" i="1" s="1"/>
+  <c r="M29" i="1"/>
+  <c r="Q29" i="1" s="1"/>
+  <c r="M27" i="1"/>
+  <c r="Q27" i="1" s="1"/>
+  <c r="M25" i="1"/>
+  <c r="Q25" i="1" s="1"/>
+  <c r="M22" i="1"/>
+  <c r="Q22" i="1" s="1"/>
+  <c r="M18" i="1"/>
+  <c r="Q18" i="1" s="1"/>
+  <c r="M16" i="1"/>
+  <c r="Q16" i="1" s="1"/>
+  <c r="M10" i="1"/>
+  <c r="Q10" i="1" s="1"/>
+  <c r="M8" i="1"/>
+  <c r="Q8" i="1" s="1"/>
+  <c r="M7" i="1"/>
+  <c r="Q7" i="1" s="1"/>
+  <c r="M6" i="1"/>
+  <c r="Q6" i="1" s="1"/>
+  <c r="M3" i="1"/>
+  <c r="Q3" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="895" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1177" uniqueCount="549">
   <si>
     <t>Contact/Submitter</t>
   </si>
   <si>
     <t>DEPARTMENT/ DIVISION INFORMATION</t>
   </si>
   <si>
     <t>Contraction Action Type</t>
   </si>
   <si>
     <t>Scope of Work</t>
   </si>
   <si>
     <t>Duration of Contract</t>
   </si>
   <si>
     <t>Anticipated Cost</t>
   </si>
   <si>
     <t>Statement Explaining the Necessity of the Contract</t>
   </si>
   <si>
     <t>Does this project/task replace bargaining unit work, reduce employee hours, or eliminate positions? Please provide department response here:</t>
   </si>
   <si>
@@ -1136,110 +1209,101 @@
   <si>
     <t>2026-46</t>
   </si>
   <si>
     <t>2026-47</t>
   </si>
   <si>
     <t>2026-48</t>
   </si>
   <si>
     <t>2026-49</t>
   </si>
   <si>
     <t>2026-50</t>
   </si>
   <si>
     <t>2026-51</t>
   </si>
   <si>
     <t>2026-52</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
-    <t>Column1</t>
-[...1 lines deleted...]
-  <si>
     <t>No Glazier requirement in any job description for COT</t>
   </si>
   <si>
     <t xml:space="preserve">Due to city-wide chlorination, the agreement provides Lab and Utilities consultation for water quality issues and regulatory analyses for state compliance </t>
   </si>
   <si>
     <t>Review of our entire municipal code and support of the recodification process, as well as internet hosting and code supplementation services</t>
   </si>
   <si>
     <t>Scott  Taylor</t>
   </si>
   <si>
     <t xml:space="preserve">RQI Inc.  To inspect 4 shop roll up doors. door alignment and level, inspect slats and end docks for damage, inspect guides, bottom bar and hood, inspect all weatherstripping for wear and damage, adjust spring and lubricate, inspect and tighten fasteners, inspect and lube chain, inspect locks, inspect and tighten sprockets, inspect safety labels. Replace parts as needed.  </t>
   </si>
   <si>
     <t xml:space="preserve">City Hall Admin hallway. Contrtactor to build a new wall and install a door </t>
   </si>
   <si>
     <t>5 Days</t>
   </si>
   <si>
     <t>City Staff does not have the time to complete this project.</t>
   </si>
   <si>
     <t>MUNICIPAL SERVICE/UTILITIES</t>
   </si>
   <si>
     <t>3YR W/2 EXTS</t>
   </si>
   <si>
     <t>The purpose of this RFP is to ensure the City maintains accurate metering essential for proper billing, system management, regulatory compliance, and long-term asset planning.</t>
   </si>
   <si>
     <t xml:space="preserve">Shop doors are old and in need of maintenance. City staff does not have the knowledge or time to address the issues. </t>
   </si>
   <si>
     <t xml:space="preserve">soliciting proposals from qualified and experienced firms to provide calibration, accuracy verification, testing, maintenance recommendations, and performance efficiency evaluation for the City’s potable water meters. </t>
   </si>
   <si>
-    <t>Column2</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-53</t>
   </si>
   <si>
     <t>2026-54</t>
   </si>
   <si>
     <t>2026-55</t>
   </si>
   <si>
     <t>For Mail Merge End</t>
   </si>
   <si>
-    <t>Column3</t>
-[...1 lines deleted...]
-  <si>
     <t>For Mail Merge Start</t>
   </si>
   <si>
     <t>2026-26</t>
   </si>
   <si>
     <t>Municipal ServicesMaintenance</t>
   </si>
   <si>
     <t>The requested contract extension is necessary due to the continued expansion of City parks and the growth and maturity of existing City trees.Routine tree trimming is essential to maintain tree health, ensure public safety, and reduce potential hazards such as falling limbs.</t>
   </si>
   <si>
     <t>wellness exams and occupational medicine</t>
   </si>
   <si>
     <t>1 one year extension</t>
   </si>
   <si>
     <t>firefighters NFPA compliant - physical fitness testing</t>
   </si>
   <si>
     <t>2026-56</t>
   </si>
   <si>
     <t>2026-57</t>
@@ -1524,50 +1588,401 @@
     <t xml:space="preserve">Online platform that features more than 450 hours of training for fire departments. With NFPA codes and standard courses. Highly specialized video based courses featuring dynamic scenarios for firefighters. </t>
   </si>
   <si>
     <t>Custom fabrication of specialty steps which will be designed to move SWAT personnel in and around critical incidents and SWAT warrant services. These will be custom parts which are designed and built for this specific vehicle.</t>
   </si>
   <si>
     <t>While the Fleet Department is capable of purchasing standard factory steps and installing them, our SWAT team requires custom fabricated heavy duty running boards designed to meet SWAT standards. These running boards will support the officers and their heavy tactical gear for facilitating rapid, safe and efficient deployment when seconds matter.</t>
   </si>
   <si>
     <t xml:space="preserve">The solid waste rate study makes sure rates are fair and justified. It will comfrim the contratctor is not over charging. Shows how rate chages will affect residents. Gives the City solid Data to make decisions. It will protect the City and customers while supporting informed rate decisions. </t>
   </si>
   <si>
     <t>2026-77</t>
   </si>
   <si>
     <t>2026-78</t>
   </si>
   <si>
     <t>2026-79</t>
   </si>
   <si>
     <t>2026-80</t>
   </si>
   <si>
     <t>2026-81</t>
+  </si>
+  <si>
+    <t>Remove and replace custom iron fence panels at Broadway Splash Pad</t>
+  </si>
+  <si>
+    <t>1 time repair</t>
+  </si>
+  <si>
+    <t xml:space="preserve">As per ASTM standards sec.F2049 guidelines STRONGLY recommends that there be a barrier between play area and hazards. In this case being on the corner of an intersection. The rotted panels need to be replaced for public use safety concerns. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maintenance staff does not have the time or knowledge to make the nessasary repairs. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contractor to inspect and repair Recreation office roof </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Municipal Services/Regulatory Affairs </t>
+  </si>
+  <si>
+    <t>Phase II MS4 Annual Report. Consultant will review avaialbe data to prepare report</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phase II MS4 program effectiveness and annual report preparatioon </t>
+  </si>
+  <si>
+    <t>Emergency Purchase Order. Skilled refrigeration company to procure and replace a broken walk-in fridge condensor unit. The Animal Services walk-in cooler is continually being repaired. The condensor unit can no longer be fixed and we need a service person skilled with and trained to work on Copeland Walk-In Coolers, to provide and replace the current condensing unit.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> An operational freezer is required for the safe storage of evidentiary animal remains. Currently, when the freezer stops working, the animal remains begin to defrost creating safety hazzards for staff. </t>
+  </si>
+  <si>
+    <t>Site one Landsape to intall new irrigation controller  At Paseo Entrada</t>
+  </si>
+  <si>
+    <t>Vendor to remove existing counter, tackboard and end panel and replace front corner and return with new electric base</t>
+  </si>
+  <si>
+    <t>1 time PO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vendor provides specialized technicians to properly remove existing counter and  install  the ergonomic adjustable base. If not installed by vendors technicians the warranty will be voided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">A review of public access points, staff work areas, customer flow, doors, counters, cameras, alarms, locks, access codes, security hardware, potential screening measures, security officer placement, post orders, and prioritized recommendations for immediate, short-term, and longer-term improvements. </t>
+  </si>
+  <si>
+    <t>6 months</t>
+  </si>
+  <si>
+    <t>A security needs assessment contract is necessary to identify vulnerabilities, evaluate current protections, and recommend cost-effective improvements. It provides an objective, expert analysis to reduce risk, support compliance, prioritize investments, and ensure the City is proactively protecting facilities, staff, and the public.</t>
+  </si>
+  <si>
+    <t>Space Reconfiguration (egress and ingress) and installation at first floor</t>
+  </si>
+  <si>
+    <t>30 days</t>
+  </si>
+  <si>
+    <t>Installation of a door is necessary to improve access control, enhance staff safety, and limit unauthorized entry into sensitive areas. It supports compliance with applicable safety requirements, strengthens overall building security, and helps ensure a controlled and professional environment for both employees and the public.</t>
+  </si>
+  <si>
+    <t>Julian Avila</t>
+  </si>
+  <si>
+    <t>Municipal Services / Engineering</t>
+  </si>
+  <si>
+    <t>Construction management services for the administration and oversight of the construction work for the water meter replacement project, Capital Project No 25-057: System Wide AMI and Water Meter Installation - Phase 1.</t>
+  </si>
+  <si>
+    <t>Administer the capital project to replace 4,293 meters wihtin a short period of time. Should fall under the exception from section 3504.1. (d) (2).</t>
+  </si>
+  <si>
+    <t>3 days</t>
+  </si>
+  <si>
+    <t>City staff does not have the time or equipment to complete this job.</t>
+  </si>
+  <si>
+    <t>Contractor to wash all windows and pressure wash entire Public Safety Facilty building.</t>
+  </si>
+  <si>
+    <t>2026-82</t>
+  </si>
+  <si>
+    <t>2026-83</t>
+  </si>
+  <si>
+    <t>2026-84</t>
+  </si>
+  <si>
+    <t>2026-85</t>
+  </si>
+  <si>
+    <t>2026-86</t>
+  </si>
+  <si>
+    <t>2026-87</t>
+  </si>
+  <si>
+    <t>2026-88</t>
+  </si>
+  <si>
+    <t>2026-89</t>
+  </si>
+  <si>
+    <t>2026-90</t>
+  </si>
+  <si>
+    <t>2026-91</t>
+  </si>
+  <si>
+    <t>Possible emergency</t>
+  </si>
+  <si>
+    <t>On-call remote technical assistance services of HUD funding regulations</t>
+  </si>
+  <si>
+    <t>Vendor provides specialized technical assistance regarding HUD regulations on an as needed basis.</t>
+  </si>
+  <si>
+    <t>Vendor serves as the exclusive authorized dealer in California for Holmatro rescue equipment. They offer a full suite of rescue equipment that the city cannot offer or provide. They are specialized, trained and equipped to service the maintenance of such tools as well as providing loaner tools if necessary.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plan review services for residential, commercial and industrial spaces. Key focuses are fire sprinkler and fire alarm system reviews and inspections. During plan reviews the submittal set will be marked with all necessary revisions. The review comments will then be repeated in a letter and the letter will indicate code violations and reference the appropiate code section. </t>
+  </si>
+  <si>
+    <t>4 years</t>
+  </si>
+  <si>
+    <t>Vendor is qualified and certified to perform these services. They have professional training and knowledge on the National and State Fire and Buidling Codes as well as the tools and equipment to perform such servives.</t>
+  </si>
+  <si>
+    <t>Title Services</t>
+  </si>
+  <si>
+    <t>Profesional services to assist City with the Real Estate Appraisal Services</t>
+  </si>
+  <si>
+    <t>Legal Services for housing programs</t>
+  </si>
+  <si>
+    <t>Vendor is qualified and certified to perform these services. They have professional training and knowledge on title services.</t>
+  </si>
+  <si>
+    <t>Having policies and contracts tailored to CA state laws and HUD Housing laws  reviewed by a housing attorney greatly reduces risk to the Housing Program Services division. Agency created, outdated, or inconsistent policies and contracts increase liability and leave personnel unprepared.  This contract can reduce the risk of costly settlements with legally vetted policies and contracts  that enhance staff accountability.</t>
+  </si>
+  <si>
+    <t>Vendor is qualified and licensed to perform these services. They have professional training and knowledge of the value of properties with comparables.</t>
+  </si>
+  <si>
+    <t>1 time purchase</t>
+  </si>
+  <si>
+    <t>vendor is certified and trained to inspect and ensure that fire equipment is NFPA &amp; OSHA compliant to ensure the safety of firefighters and victims.</t>
+  </si>
+  <si>
+    <t>Cubicle wall and door installation in a hallway</t>
+  </si>
+  <si>
+    <t>1 time</t>
+  </si>
+  <si>
+    <t>Wardens and Haworth work together to provide the materials and installation standards - these are unknown and/or unavailable  to City staff</t>
+  </si>
+  <si>
+    <t>Water loss validation support services</t>
+  </si>
+  <si>
+    <t>E Source will assist the City with compiling and reviewing its required water audits with water loss regulations. All information provide dby the City must be reviewed and validated by a certified level 1 validator to confirm accuracy and compliance of the audit prior to submission to the Department of Water Resources.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JD </t>
+  </si>
+  <si>
+    <t>Services include maintenance of Holmatro rescue equipment for fire departments. Such services are for tools like spreaders, cutters, rams, lifting bags and stabilization struts that are used to enhance safety and efficiency during vehicle accidents, structural collapses and other technical rescue scenarios.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aerial and ground ladder service and inspection. Service and inspection of structural integrity, hydraulic systems and operational controls to ensure safety. </t>
+  </si>
+  <si>
+    <t>City employees are not certified to certify</t>
+  </si>
+  <si>
+    <t>2026-92</t>
+  </si>
+  <si>
+    <t>2026-93</t>
+  </si>
+  <si>
+    <t>2026-94</t>
+  </si>
+  <si>
+    <t>2026-95</t>
+  </si>
+  <si>
+    <t>2026-96</t>
+  </si>
+  <si>
+    <t>2026-97</t>
+  </si>
+  <si>
+    <t>2026-98</t>
+  </si>
+  <si>
+    <t>2026-99</t>
+  </si>
+  <si>
+    <t>2026-100</t>
+  </si>
+  <si>
+    <t>5 years (updated from 3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professional Transcription services for interviews conducted by Professional Standards Sergeant. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Professional Standards Sergeant does not and is not trained to conduct his own transcription services. He uses an independent, neutral third party to transcribe his investigation interviews in order to reduce the risk of bias. A trained transcriber is skilled at handling difficult audio, accents, and providing timely return of transcribed reports. Reports transcribed by a third party assist in the documents court admissibility. We require transcribers to have a transcription certification in Criminal Justice Information Services. </t>
+  </si>
+  <si>
+    <t>Flea and Tick Treatment</t>
+  </si>
+  <si>
+    <t>1 Time Service</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emergency Service. Animal Services is undergoing an extreme flea and tick invasion. Immediate extermination is necessary for the health and safety of staff and the animals in the city's care. </t>
+  </si>
+  <si>
+    <t>2026-101</t>
+  </si>
+  <si>
+    <t>2026-102</t>
+  </si>
+  <si>
+    <t>2026-103</t>
+  </si>
+  <si>
+    <t>Is this the same as 2026-92?</t>
+  </si>
+  <si>
+    <t>Cancel per department ML</t>
+  </si>
+  <si>
+    <t>Install new Shop man door and jam at the Mechanics shop.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">repair/replace clutch, drive, and electronics for fire station security gate </t>
+  </si>
+  <si>
+    <t>realtor services</t>
+  </si>
+  <si>
+    <t>additional 6 months</t>
+  </si>
+  <si>
+    <t>need for licensed realtor services for additional 6 months for same total contract cost</t>
+  </si>
+  <si>
+    <t>Sign off on electrical plans showing new illuminated Exit signs upstairs - related to installation of door and wall by HR and CMO</t>
+  </si>
+  <si>
+    <t>one time service</t>
+  </si>
+  <si>
+    <t>An electrician is needed because the project requires illuminated exit signs and relocated access control and door hardware tied to the new egress configuration. Since these elements affect life safety, exiting, and permit review, the electrician will need to prepare a simple plan showing the electrical work and sign locations so Building and Fire can review and inspect the work properly.</t>
+  </si>
+  <si>
+    <t>Municipal Services - Recreation Division</t>
+  </si>
+  <si>
+    <t>Fabricate and install a multi-slide door system, including one entrance door equipped with panic bar to match the other current multi-slide doors</t>
+  </si>
+  <si>
+    <t>&lt;$25,000</t>
+  </si>
+  <si>
+    <t>Fabricating and installing a glass door system is beyond the scope and expertise of our maintenance staff.</t>
+  </si>
+  <si>
+    <t>Repair roof leaks at the Recreation office</t>
+  </si>
+  <si>
+    <t>2026-104</t>
+  </si>
+  <si>
+    <t>2026-105</t>
+  </si>
+  <si>
+    <t>2026-106</t>
+  </si>
+  <si>
+    <t>2026-107</t>
+  </si>
+  <si>
+    <t>2026-108</t>
+  </si>
+  <si>
+    <t>2026-109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The gate provides security for fire station 33 including a 1,000 gallon fuel vault which is currently unsecured. The gate needs to be repaired as soon as possible to provide security to the station. COT staff does not have the required certificates and knowledge to repair/replace a gate.  </t>
+  </si>
+  <si>
+    <t>Mail Merge</t>
+  </si>
+  <si>
+    <t>Mail Merge 2</t>
+  </si>
+  <si>
+    <t>Mail Merge 3</t>
+  </si>
+  <si>
+    <t>Test</t>
+  </si>
+  <si>
+    <t>Vendor Name (If applicable)</t>
+  </si>
+  <si>
+    <t>Install new HVAC unit for WQC Lab</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emergency Justification for Certified Laboratory AC Replacement**
+The air conditioning unit serving the certified laboratory must be replaced on an emergency basis to protect the City’s ability to perform required wastewater and drinking water testing.
+The certified laboratory is responsible for regulatory compliance testing that supports wastewater discharge monitoring as well as the City’s drinking water quality program. Reliable temperature control is necessary to maintain proper laboratory conditions, protect samples, reagents, standards, and instruments, and ensure accurate and defensible test results.
+Failure of the AC system could compromise sample integrity, invalidate test results, interrupt required compliance monitoring, delay regulatory reporting, and create risk of permit or drinking water compliance violations. Loss of proper environmental control may also jeopardize the laboratory’s certified status.
+Because the laboratory supports essential public health, environmental protection, and regulatory compliance functions, immediate replacement of the AC unit is necessary and should be treated as an emergency repair.
+</t>
+  </si>
+  <si>
+    <t>2026-110</t>
+  </si>
+  <si>
+    <t>Job Descriptions do not include plan creation</t>
+  </si>
+  <si>
+    <t>Municipal Services Department / Engineering Division</t>
+  </si>
+  <si>
+    <t>RFQ for Traffic Engineering Services.
+The City of Turlock maintains several different types of annual, professional retainer agreements for use on an “as needed” basis.  The retainer agreement allows the City to request services of the retained Consultant on an individual project basis as the need arises. Duration is 3 years and up to $150,000 per year.</t>
+  </si>
+  <si>
+    <t>Charlotte Calvario</t>
+  </si>
+  <si>
+    <t>The City is seeking a qualified consultant that demonstrates extensive knowledge and experience in providing professional engineering and surveying services.</t>
+  </si>
+  <si>
+    <t>2026-111</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -1841,86 +2256,80 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1932,54 +2341,50 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -2003,53 +2408,50 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -2135,50 +2537,77 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="8" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Total" xfId="1" builtinId="25"/>
   </cellStyles>
   <dxfs count="20">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF99"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
@@ -2190,259 +2619,259 @@
       <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="medium">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
@@ -2772,67 +3201,67 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="AB339%202026%20Request%20and%20Determination%20032426%20Requests.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="HR USE ONLY"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E655A65E-564F-480D-B207-D1C58CACC987}" name="Table1" displayName="Table1" ref="B1:P2" totalsRowShown="0" headerRowDxfId="19" dataDxfId="17" headerRowBorderDxfId="18">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E655A65E-564F-480D-B207-D1C58CACC987}" name="Table1" displayName="Table1" ref="C1:Q2" totalsRowShown="0" headerRowDxfId="19" dataDxfId="17" headerRowBorderDxfId="18">
   <tableColumns count="15">
     <tableColumn id="1" xr3:uid="{4F8BE6C3-E279-4C88-AEA2-2E7430B9D84C}" name="DEPARTMENT/ DIVISION INFORMATION" dataDxfId="16" dataCellStyle="Total"/>
     <tableColumn id="2" xr3:uid="{3FF1499F-F086-4319-A6D0-9512F5497A45}" name="Contraction Action Type" dataDxfId="15" dataCellStyle="Total"/>
     <tableColumn id="3" xr3:uid="{A086BAA0-9973-4AA8-AFBD-376DEDE3AE4C}" name="Scope of Work" dataDxfId="14" dataCellStyle="Total"/>
     <tableColumn id="4" xr3:uid="{18CC59EB-649A-4DD7-A53A-1D25AF4CD4CC}" name="Duration of Contract" dataDxfId="13" dataCellStyle="Total"/>
     <tableColumn id="5" xr3:uid="{BF14AC9C-F39E-4D81-9A62-759887C0B367}" name="Anticipated Cost" dataDxfId="12" dataCellStyle="Total"/>
     <tableColumn id="6" xr3:uid="{948DD183-CCBD-4FD0-A67E-0FC63C382576}" name="Statement Explaining the Necessity of the Contract" dataDxfId="11" dataCellStyle="Total"/>
     <tableColumn id="7" xr3:uid="{DFAF5F71-C9C1-434E-866F-4D318876D978}" name="Does this project/task replace bargaining unit work, reduce employee hours, or eliminate positions? Please provide department response here:" dataDxfId="10" dataCellStyle="Total"/>
     <tableColumn id="12" xr3:uid="{1B407AA4-A23D-4203-8D8C-A591DB59677E}" name="HR determined the Scope of work falls under a job classification represented by the recognized employee organization. " dataDxfId="9" dataCellStyle="Total"/>
     <tableColumn id="13" xr3:uid="{A19EEB97-0D45-4339-8968-ACB3E733423F}" name="HR determined the Scope of Work DOES NOT fall under job classifications represented by the recognized employee organization. " dataDxfId="8" dataCellStyle="Total"/>
     <tableColumn id="14" xr3:uid="{975E9E3E-DB79-4CFF-B911-C786C562D7B4}" name="HR Determination Date/_x000a_45 Day Notice Date" dataDxfId="7" dataCellStyle="Total"/>
     <tableColumn id="15" xr3:uid="{4935A97C-66B7-4039-9F4C-C791C8474164}" name="End of 45 Days from Notice/_x000a_Department May Proceed " dataDxfId="6" dataCellStyle="Total"/>
     <tableColumn id="16" xr3:uid="{92DFFCD9-C565-4CF1-BB91-91CAAAA54003}" name="Comments" dataDxfId="5" dataCellStyle="Total"/>
-    <tableColumn id="8" xr3:uid="{8A225092-9CBA-476A-BD00-13FD447C4885}" name="Column1" dataDxfId="4"/>
-[...1 lines deleted...]
-    <tableColumn id="11" xr3:uid="{F9E8D57B-4E88-48F9-BE6E-03884DAF65B0}" name="Column3" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{8A225092-9CBA-476A-BD00-13FD447C4885}" name="Mail Merge" dataDxfId="4"/>
+    <tableColumn id="10" xr3:uid="{69AF65CF-F508-447B-A8C8-92E962682BCF}" name="Mail Merge 2" dataDxfId="3"/>
+    <tableColumn id="11" xr3:uid="{F9E8D57B-4E88-48F9-BE6E-03884DAF65B0}" name="Mail Merge 3" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium10" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -3122,6401 +3551,7646 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2C8D6CB-7ABE-4C37-B95C-A74233FBE6C7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P247"/>
+  <dimension ref="A1:Q246"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="A2" sqref="A1:A1048576"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A112" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="C2" sqref="C2"/>
+      <selection pane="bottomLeft" sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="34.33203125" defaultRowHeight="80.400000000000006" x14ac:dyDescent="1.3"/>
+  <sheetFormatPr defaultColWidth="34.44140625" defaultRowHeight="80.400000000000006" x14ac:dyDescent="1.3"/>
   <cols>
-    <col min="1" max="1" width="34.33203125" style="12" hidden="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16384" width="34.33203125" style="12"/>
+    <col min="1" max="1" width="34.44140625" style="10" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="34.44140625" style="10" customWidth="1"/>
+    <col min="3" max="3" width="54.44140625" style="23" customWidth="1"/>
+    <col min="4" max="4" width="46.44140625" style="24" customWidth="1"/>
+    <col min="5" max="5" width="99.88671875" style="26" customWidth="1"/>
+    <col min="6" max="6" width="25" style="23" customWidth="1"/>
+    <col min="7" max="7" width="23.44140625" style="23" customWidth="1"/>
+    <col min="8" max="8" width="66.109375" style="27" customWidth="1"/>
+    <col min="9" max="9" width="37.44140625" style="92" customWidth="1"/>
+    <col min="10" max="11" width="26.44140625" style="11" customWidth="1"/>
+    <col min="12" max="12" width="34.44140625" style="77" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="31.44140625" style="77" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="28.44140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="34.44140625" style="48"/>
+    <col min="16" max="16384" width="34.44140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="97.2" hidden="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="83.4" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="44" t="s">
+        <v>539</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="E1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="G1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="H1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="5" t="s">
+      <c r="I1" s="88" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="6" t="s">
+      <c r="J1" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="6" t="s">
+      <c r="K1" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="77" t="s">
+      <c r="L1" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="77" t="s">
+      <c r="M1" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="7" t="s">
+      <c r="N1" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="49" t="s">
-[...10 lines deleted...]
-      <c r="A2" s="48" t="s">
+      <c r="O1" s="45" t="s">
+        <v>535</v>
+      </c>
+      <c r="P1" s="79" t="s">
+        <v>536</v>
+      </c>
+      <c r="Q1" s="79" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="83.4" x14ac:dyDescent="0.3">
+      <c r="A2" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="44" t="s">
+        <v>539</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="E2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="F2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="H2" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="I2" s="88" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="6" t="s">
+      <c r="J2" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="6" t="s">
+      <c r="K2" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="77" t="s">
+      <c r="L2" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="77" t="s">
+      <c r="M2" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="7" t="s">
+      <c r="N2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="N2" s="50" t="s">
+      <c r="O2" s="46" t="s">
         <v>306</v>
       </c>
-      <c r="O2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" s="1" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      <c r="A3" s="55" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" s="54" customFormat="1" ht="241.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A3" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="50" t="s">
+        <v>538</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="D3" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="E3" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="8" t="s">
+      <c r="F3" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="56">
+      <c r="G3" s="51">
         <v>6000</v>
       </c>
-      <c r="G3" s="9" t="s">
+      <c r="H3" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="10" t="s">
+      <c r="I3" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="57" t="s">
+      <c r="J3" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J3" s="57"/>
-      <c r="K3" s="83">
+      <c r="K3" s="52"/>
+      <c r="L3" s="78">
         <v>46084</v>
       </c>
-      <c r="L3" s="83">
-        <f>K3+46</f>
+      <c r="M3" s="78">
+        <f>L3+46</f>
         <v>46130</v>
       </c>
-      <c r="M3" s="14"/>
-      <c r="N3" s="58" t="s">
+      <c r="N3" s="12"/>
+      <c r="O3" s="53" t="s">
         <v>255</v>
       </c>
-      <c r="O3" s="58" t="str">
-        <f>TEXT(K3,"mm/dd/yyyy")</f>
+      <c r="P3" s="53" t="str">
+        <f>TEXT(L3,"mm/dd/yyyy")</f>
         <v>03/03/2026</v>
       </c>
-      <c r="P3" s="58" t="str">
-        <f>TEXT(L3,"mm/dd/yyyy")</f>
+      <c r="Q3" s="53" t="str">
+        <f>TEXT(M3,"mm/dd/yyyy")</f>
         <v>04/18/2026</v>
       </c>
     </row>
-    <row r="4" spans="1:16" s="63" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
-      <c r="A4" s="55" t="s">
+    <row r="4" spans="1:17" s="58" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
+      <c r="A4" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="50"/>
+      <c r="C4" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="D4" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="D4" s="8" t="s">
+      <c r="E4" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="F4" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="60">
+      <c r="G4" s="55">
         <v>82500</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="H4" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="H4" s="10" t="s">
+      <c r="I4" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="I4" s="61"/>
-      <c r="J4" s="57" t="s">
+      <c r="J4" s="56"/>
+      <c r="K4" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="77" t="s">
+      <c r="L4" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L4" s="77"/>
-[...1 lines deleted...]
-      <c r="N4" s="62" t="s">
+      <c r="M4" s="72"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="57" t="s">
         <v>256</v>
       </c>
-      <c r="O4" s="77" t="s">
+      <c r="P4" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P4" s="77" t="s">
+      <c r="Q4" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="63" customFormat="1" ht="123" x14ac:dyDescent="1.3">
-      <c r="A5" s="55" t="s">
+    <row r="5" spans="1:17" s="58" customFormat="1" ht="123" x14ac:dyDescent="1.3">
+      <c r="A5" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="50"/>
+      <c r="C5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="D5" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="E5" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="8" t="s">
+      <c r="F5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F5" s="60">
+      <c r="G5" s="55">
         <v>45000</v>
       </c>
-      <c r="G5" s="9" t="s">
+      <c r="H5" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="I5" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I5" s="61"/>
-      <c r="J5" s="57" t="s">
+      <c r="J5" s="56"/>
+      <c r="K5" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K5" s="77" t="s">
+      <c r="L5" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L5" s="77"/>
-[...1 lines deleted...]
-      <c r="N5" s="62" t="s">
+      <c r="M5" s="72"/>
+      <c r="N5" s="47"/>
+      <c r="O5" s="57" t="s">
         <v>257</v>
       </c>
-      <c r="O5" s="77" t="s">
+      <c r="P5" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P5" s="77" t="s">
+      <c r="Q5" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="63" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
-      <c r="A6" s="55" t="s">
+    <row r="6" spans="1:17" s="58" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
+      <c r="A6" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="50"/>
+      <c r="C6" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="8" t="s">
+      <c r="D6" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="D6" s="8" t="s">
+      <c r="E6" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="E6" s="8" t="s">
+      <c r="F6" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="56">
+      <c r="G6" s="51">
         <v>350000</v>
       </c>
-      <c r="G6" s="9" t="s">
+      <c r="H6" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="10" t="s">
+      <c r="I6" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="I6" s="57" t="s">
+      <c r="J6" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J6" s="64"/>
-      <c r="K6" s="77">
+      <c r="K6" s="59"/>
+      <c r="L6" s="72">
         <v>46056</v>
       </c>
-      <c r="L6" s="77">
-        <f>K6+46</f>
+      <c r="M6" s="72">
+        <f>L6+46</f>
         <v>46102</v>
       </c>
-      <c r="M6" s="14" t="s">
+      <c r="N6" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="N6" s="62" t="s">
+      <c r="O6" s="57" t="s">
         <v>258</v>
       </c>
-      <c r="O6" s="62" t="str">
-        <f t="shared" ref="O6:O57" si="0">TEXT(K6,"mm/dd/yyyy")</f>
+      <c r="P6" s="57" t="str">
+        <f t="shared" ref="P6:P57" si="0">TEXT(L6,"mm/dd/yyyy")</f>
         <v>02/03/2026</v>
       </c>
-      <c r="P6" s="62" t="str">
-        <f t="shared" ref="P6:P57" si="1">TEXT(L6,"mm/dd/yyyy")</f>
+      <c r="Q6" s="57" t="str">
+        <f t="shared" ref="Q6:Q57" si="1">TEXT(M6,"mm/dd/yyyy")</f>
         <v>03/21/2026</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="63" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
-      <c r="A7" s="55" t="s">
+    <row r="7" spans="1:17" s="58" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
+      <c r="A7" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="50"/>
+      <c r="C7" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="D7" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="E7" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="F7" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="G7" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="G7" s="9" t="s">
+      <c r="H7" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="H7" s="10" t="s">
+      <c r="I7" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="I7" s="57" t="s">
+      <c r="J7" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J7" s="64"/>
-      <c r="K7" s="77">
+      <c r="K7" s="59"/>
+      <c r="L7" s="72">
         <v>46056</v>
       </c>
-      <c r="L7" s="77">
-        <f>K7+46</f>
+      <c r="M7" s="72">
+        <f>L7+46</f>
         <v>46102</v>
       </c>
-      <c r="M7" s="14"/>
-      <c r="N7" s="62" t="s">
+      <c r="N7" s="12"/>
+      <c r="O7" s="57" t="s">
         <v>259</v>
       </c>
-      <c r="O7" s="62" t="str">
+      <c r="P7" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/03/2026</v>
       </c>
-      <c r="P7" s="62" t="str">
+      <c r="Q7" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/21/2026</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="63" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
-      <c r="A8" s="55" t="s">
+    <row r="8" spans="1:17" s="58" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
+      <c r="A8" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="50"/>
+      <c r="C8" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="8" t="s">
+      <c r="D8" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="D8" s="8" t="s">
+      <c r="E8" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="E8" s="8"/>
-      <c r="F8" s="56">
+      <c r="F8" s="7"/>
+      <c r="G8" s="51">
         <v>200</v>
       </c>
-      <c r="G8" s="9" t="s">
+      <c r="H8" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="H8" s="10" t="s">
+      <c r="I8" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="I8" s="57" t="s">
+      <c r="J8" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J8" s="64"/>
-      <c r="K8" s="77">
+      <c r="K8" s="59"/>
+      <c r="L8" s="72">
         <v>46056</v>
       </c>
-      <c r="L8" s="77">
-        <f>K8+46</f>
+      <c r="M8" s="72">
+        <f>L8+46</f>
         <v>46102</v>
       </c>
-      <c r="M8" s="14"/>
-      <c r="N8" s="62" t="s">
+      <c r="N8" s="12"/>
+      <c r="O8" s="57" t="s">
         <v>260</v>
       </c>
-      <c r="O8" s="62" t="str">
+      <c r="P8" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/03/2026</v>
       </c>
-      <c r="P8" s="62" t="str">
+      <c r="Q8" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/21/2026</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A9" s="55" t="s">
+    <row r="9" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A9" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B9" s="50"/>
+      <c r="C9" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C9" s="8" t="s">
+      <c r="D9" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="D9" s="8" t="s">
+      <c r="E9" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="E9" s="8" t="s">
+      <c r="F9" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="F9" s="65">
+      <c r="G9" s="60">
         <v>417.95</v>
       </c>
-      <c r="G9" s="9" t="s">
+      <c r="H9" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="H9" s="10" t="s">
+      <c r="I9" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I9" s="66"/>
-      <c r="J9" s="57" t="s">
+      <c r="J9" s="61"/>
+      <c r="K9" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K9" s="77" t="s">
+      <c r="L9" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L9" s="77"/>
-[...1 lines deleted...]
-      <c r="N9" s="62" t="s">
+      <c r="M9" s="72"/>
+      <c r="N9" s="49"/>
+      <c r="O9" s="57" t="s">
         <v>261</v>
       </c>
-      <c r="O9" s="77" t="s">
+      <c r="P9" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P9" s="77" t="s">
+      <c r="Q9" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="63" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
-      <c r="A10" s="55" t="s">
+    <row r="10" spans="1:17" s="58" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
+      <c r="A10" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B10" s="50"/>
+      <c r="C10" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C10" s="8" t="s">
+      <c r="D10" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="8" t="s">
+      <c r="E10" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="E10" s="8" t="s">
+      <c r="F10" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="F10" s="67">
+      <c r="G10" s="62">
         <v>60000</v>
       </c>
-      <c r="G10" s="9" t="s">
+      <c r="H10" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="H10" s="10" t="s">
+      <c r="I10" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="I10" s="57" t="s">
+      <c r="J10" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J10" s="66"/>
-      <c r="K10" s="77">
+      <c r="K10" s="61"/>
+      <c r="L10" s="72">
         <v>46056</v>
       </c>
-      <c r="L10" s="77">
-        <f>K10+46</f>
+      <c r="M10" s="72">
+        <f>L10+46</f>
         <v>46102</v>
       </c>
-      <c r="M10" s="14"/>
-      <c r="N10" s="62" t="s">
+      <c r="N10" s="12"/>
+      <c r="O10" s="57" t="s">
         <v>262</v>
       </c>
-      <c r="O10" s="62" t="str">
+      <c r="P10" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/03/2026</v>
       </c>
-      <c r="P10" s="62" t="str">
+      <c r="Q10" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/21/2026</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="63" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
-      <c r="A11" s="55" t="s">
+    <row r="11" spans="1:17" s="58" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
+      <c r="A11" s="50" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="8" t="s">
+      <c r="B11" s="50"/>
+      <c r="C11" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="D11" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="15" t="s">
+      <c r="E11" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="E11" s="8" t="s">
+      <c r="F11" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="F11" s="67">
+      <c r="G11" s="62">
         <v>100000</v>
       </c>
-      <c r="G11" s="16" t="s">
+      <c r="H11" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="H11" s="54" t="s">
+      <c r="I11" s="90" t="s">
         <v>61</v>
       </c>
-      <c r="I11" s="68"/>
-      <c r="J11" s="57" t="s">
+      <c r="J11" s="63"/>
+      <c r="K11" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K11" s="77" t="s">
+      <c r="L11" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L11" s="77"/>
-[...1 lines deleted...]
-      <c r="N11" s="62" t="s">
+      <c r="M11" s="72"/>
+      <c r="N11" s="15"/>
+      <c r="O11" s="57" t="s">
         <v>263</v>
       </c>
-      <c r="O11" s="77" t="s">
+      <c r="P11" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P11" s="77" t="s">
+      <c r="Q11" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A12" s="55" t="s">
+    <row r="12" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A12" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B12" s="18" t="s">
+      <c r="B12" s="50"/>
+      <c r="C12" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="C12" s="8" t="s">
+      <c r="D12" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D12" s="15" t="s">
+      <c r="E12" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="E12" s="15" t="s">
+      <c r="F12" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="F12" s="69">
+      <c r="G12" s="64">
         <v>4790.3999999999996</v>
       </c>
-      <c r="G12" s="9" t="s">
+      <c r="H12" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="H12" s="10" t="s">
+      <c r="I12" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I12" s="70"/>
-      <c r="J12" s="57" t="s">
+      <c r="J12" s="65"/>
+      <c r="K12" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K12" s="77" t="s">
+      <c r="L12" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L12" s="77"/>
-[...1 lines deleted...]
-      <c r="N12" s="62" t="s">
+      <c r="M12" s="72"/>
+      <c r="N12" s="17"/>
+      <c r="O12" s="57" t="s">
         <v>264</v>
       </c>
-      <c r="O12" s="77" t="s">
+      <c r="P12" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P12" s="77" t="s">
+      <c r="Q12" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="63" customFormat="1" ht="310.2" customHeight="1" x14ac:dyDescent="1.3">
-      <c r="A13" s="55" t="s">
+    <row r="13" spans="1:17" s="58" customFormat="1" ht="310.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A13" s="50" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="8" t="s">
+      <c r="B13" s="50"/>
+      <c r="C13" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="C13" s="8" t="s">
+      <c r="D13" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="8" t="s">
+      <c r="E13" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="E13" s="8" t="s">
+      <c r="F13" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F13" s="56">
+      <c r="G13" s="51">
         <v>2500000</v>
       </c>
-      <c r="G13" s="9" t="s">
+      <c r="H13" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="H13" s="10" t="s">
+      <c r="I13" s="89" t="s">
         <v>72</v>
       </c>
-      <c r="I13" s="64"/>
-      <c r="J13" s="57" t="s">
+      <c r="J13" s="59"/>
+      <c r="K13" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K13" s="77" t="s">
+      <c r="L13" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L13" s="77"/>
-[...1 lines deleted...]
-      <c r="N13" s="62" t="s">
+      <c r="M13" s="72"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="57" t="s">
         <v>265</v>
       </c>
-      <c r="O13" s="77" t="s">
+      <c r="P13" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P13" s="77" t="s">
+      <c r="Q13" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="63" customFormat="1" ht="307.95" customHeight="1" x14ac:dyDescent="1.3">
-      <c r="A14" s="55" t="s">
+    <row r="14" spans="1:17" s="58" customFormat="1" ht="307.95" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A14" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B14" s="8" t="s">
+      <c r="B14" s="50"/>
+      <c r="C14" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="D14" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D14" s="8" t="s">
+      <c r="E14" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="E14" s="8" t="s">
+      <c r="F14" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="F14" s="8" t="s">
+      <c r="G14" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="G14" s="9" t="s">
+      <c r="H14" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="H14" s="10" t="s">
+      <c r="I14" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I14" s="64"/>
-      <c r="J14" s="57" t="s">
+      <c r="J14" s="59"/>
+      <c r="K14" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K14" s="77" t="s">
+      <c r="L14" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L14" s="77"/>
-      <c r="M14" s="20" t="s">
+      <c r="M14" s="72"/>
+      <c r="N14" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="N14" s="62" t="s">
+      <c r="O14" s="57" t="s">
         <v>266</v>
       </c>
-      <c r="O14" s="77" t="s">
+      <c r="P14" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P14" s="77" t="s">
+      <c r="Q14" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A15" s="55" t="s">
+    <row r="15" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A15" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B15" s="8" t="s">
+      <c r="B15" s="50"/>
+      <c r="C15" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="C15" s="8" t="s">
+      <c r="D15" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="8" t="s">
+      <c r="E15" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="E15" s="8" t="s">
+      <c r="F15" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F15" s="56" t="s">
+      <c r="G15" s="51" t="s">
         <v>80</v>
       </c>
-      <c r="G15" s="9" t="s">
+      <c r="H15" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="H15" s="10" t="s">
+      <c r="I15" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I15" s="64"/>
-      <c r="J15" s="57" t="s">
+      <c r="J15" s="59"/>
+      <c r="K15" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K15" s="77" t="s">
+      <c r="L15" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L15" s="77"/>
-[...1 lines deleted...]
-      <c r="N15" s="62" t="s">
+      <c r="M15" s="72"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="57" t="s">
         <v>267</v>
       </c>
-      <c r="O15" s="77" t="s">
+      <c r="P15" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P15" s="77" t="s">
+      <c r="Q15" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="63" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
-      <c r="A16" s="55" t="s">
+    <row r="16" spans="1:17" s="58" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
+      <c r="A16" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="8" t="s">
+      <c r="B16" s="50"/>
+      <c r="C16" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="C16" s="8" t="s">
+      <c r="D16" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="D16" s="8" t="s">
+      <c r="E16" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="E16" s="8" t="s">
+      <c r="F16" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="F16" s="56">
+      <c r="G16" s="51">
         <v>75000</v>
       </c>
-      <c r="G16" s="9" t="s">
+      <c r="H16" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="H16" s="10" t="s">
+      <c r="I16" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="I16" s="57" t="s">
+      <c r="J16" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J16" s="57"/>
-      <c r="K16" s="77">
+      <c r="K16" s="52"/>
+      <c r="L16" s="72">
         <v>46013</v>
       </c>
-      <c r="L16" s="77">
-        <f>K16+46</f>
+      <c r="M16" s="72">
+        <f>L16+46</f>
         <v>46059</v>
       </c>
-      <c r="M16" s="14"/>
-      <c r="N16" s="62" t="s">
+      <c r="N16" s="12"/>
+      <c r="O16" s="57" t="s">
         <v>268</v>
       </c>
-      <c r="O16" s="62" t="str">
+      <c r="P16" s="57" t="str">
         <f t="shared" si="0"/>
         <v>12/22/2025</v>
       </c>
-      <c r="P16" s="62" t="str">
+      <c r="Q16" s="57" t="str">
         <f t="shared" si="1"/>
         <v>02/06/2026</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="63" customFormat="1" ht="136.80000000000001" x14ac:dyDescent="1.3">
-      <c r="A17" s="55" t="s">
+    <row r="17" spans="1:17" s="58" customFormat="1" ht="136.80000000000001" x14ac:dyDescent="1.3">
+      <c r="A17" s="50" t="s">
         <v>68</v>
       </c>
-      <c r="B17" s="8" t="s">
+      <c r="B17" s="50"/>
+      <c r="C17" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="C17" s="8" t="s">
+      <c r="D17" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="D17" s="8" t="s">
+      <c r="E17" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="E17" s="8" t="s">
+      <c r="F17" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="F17" s="56">
+      <c r="G17" s="51">
         <v>20000</v>
       </c>
-      <c r="G17" s="9" t="s">
+      <c r="H17" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="H17" s="10" t="s">
+      <c r="I17" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I17" s="64"/>
-      <c r="J17" s="57" t="s">
+      <c r="J17" s="59"/>
+      <c r="K17" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K17" s="77" t="s">
+      <c r="L17" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L17" s="77"/>
-[...1 lines deleted...]
-      <c r="N17" s="62" t="s">
+      <c r="M17" s="72"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="57" t="s">
         <v>269</v>
       </c>
-      <c r="O17" s="77" t="s">
+      <c r="P17" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P17" s="77" t="s">
+      <c r="Q17" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="63" customFormat="1" ht="192" x14ac:dyDescent="1.3">
-      <c r="A18" s="55" t="s">
+    <row r="18" spans="1:17" s="58" customFormat="1" ht="192" x14ac:dyDescent="1.3">
+      <c r="A18" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B18" s="18" t="s">
+      <c r="B18" s="50"/>
+      <c r="C18" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="C18" s="8" t="s">
+      <c r="D18" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="D18" s="8" t="s">
+      <c r="E18" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="E18" s="8" t="s">
+      <c r="F18" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="F18" s="56" t="s">
+      <c r="G18" s="51" t="s">
         <v>88</v>
       </c>
-      <c r="G18" s="9" t="s">
+      <c r="H18" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="H18" s="10" t="s">
+      <c r="I18" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="I18" s="57" t="s">
+      <c r="J18" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J18" s="64"/>
-      <c r="K18" s="77">
+      <c r="K18" s="59"/>
+      <c r="L18" s="72">
         <v>46063</v>
       </c>
-      <c r="L18" s="77">
-        <f>K18+46</f>
+      <c r="M18" s="72">
+        <f>L18+46</f>
         <v>46109</v>
       </c>
-      <c r="M18" s="14"/>
-      <c r="N18" s="62" t="s">
+      <c r="N18" s="12"/>
+      <c r="O18" s="57" t="s">
         <v>270</v>
       </c>
-      <c r="O18" s="62" t="str">
+      <c r="P18" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
-      <c r="P18" s="62" t="str">
+      <c r="Q18" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="74" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
-      <c r="A19" s="71" t="s">
+    <row r="19" spans="1:17" s="69" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
+      <c r="A19" s="66" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="21" t="s">
+      <c r="B19" s="66"/>
+      <c r="C19" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="C19" s="21" t="s">
+      <c r="D19" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="D19" s="21" t="s">
+      <c r="E19" s="19" t="s">
         <v>91</v>
       </c>
-      <c r="E19" s="21" t="s">
+      <c r="F19" s="19" t="s">
         <v>92</v>
       </c>
-      <c r="F19" s="21" t="s">
+      <c r="G19" s="19" t="s">
         <v>93</v>
       </c>
-      <c r="G19" s="22" t="s">
+      <c r="H19" s="20" t="s">
         <v>94</v>
       </c>
-      <c r="H19" s="5" t="s">
+      <c r="I19" s="88" t="s">
         <v>95</v>
       </c>
-      <c r="I19" s="72"/>
-      <c r="J19" s="57" t="s">
+      <c r="J19" s="67"/>
+      <c r="K19" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K19" s="77" t="s">
+      <c r="L19" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L19" s="77"/>
-[...1 lines deleted...]
-      <c r="N19" s="62" t="s">
+      <c r="M19" s="72"/>
+      <c r="N19" s="68"/>
+      <c r="O19" s="57" t="s">
         <v>271</v>
       </c>
-      <c r="O19" s="77" t="s">
+      <c r="P19" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P19" s="77" t="s">
+      <c r="Q19" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="74" customFormat="1" ht="247.2" x14ac:dyDescent="1.3">
-      <c r="A20" s="71" t="s">
+    <row r="20" spans="1:17" s="69" customFormat="1" ht="247.2" x14ac:dyDescent="1.3">
+      <c r="A20" s="66" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="21" t="s">
+      <c r="B20" s="66"/>
+      <c r="C20" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="C20" s="21" t="s">
+      <c r="D20" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="D20" s="21" t="s">
+      <c r="E20" s="19" t="s">
         <v>96</v>
       </c>
-      <c r="E20" s="21" t="s">
+      <c r="F20" s="19" t="s">
         <v>97</v>
       </c>
-      <c r="F20" s="75">
+      <c r="G20" s="70">
         <v>150000</v>
       </c>
-      <c r="G20" s="9" t="s">
+      <c r="H20" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="H20" s="5" t="s">
+      <c r="I20" s="88" t="s">
         <v>99</v>
       </c>
-      <c r="I20" s="72"/>
-      <c r="J20" s="57" t="s">
+      <c r="J20" s="67"/>
+      <c r="K20" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K20" s="77" t="s">
+      <c r="L20" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L20" s="77"/>
-[...1 lines deleted...]
-      <c r="N20" s="62" t="s">
+      <c r="M20" s="72"/>
+      <c r="N20" s="68"/>
+      <c r="O20" s="57" t="s">
         <v>272</v>
       </c>
-      <c r="O20" s="77" t="s">
+      <c r="P20" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P20" s="77" t="s">
+      <c r="Q20" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="63" customFormat="1" ht="150.6" x14ac:dyDescent="1.3">
-      <c r="A21" s="71" t="s">
+    <row r="21" spans="1:17" s="58" customFormat="1" ht="150.6" x14ac:dyDescent="1.3">
+      <c r="A21" s="66" t="s">
         <v>90</v>
       </c>
-      <c r="B21" s="21" t="s">
+      <c r="B21" s="66"/>
+      <c r="C21" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="C21" s="8" t="s">
+      <c r="D21" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D21" s="8" t="s">
+      <c r="E21" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="E21" s="8" t="s">
+      <c r="F21" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="F21" s="56" t="s">
+      <c r="G21" s="51" t="s">
         <v>102</v>
       </c>
-      <c r="G21" s="9" t="s">
+      <c r="H21" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="H21" s="10" t="s">
+      <c r="I21" s="89" t="s">
         <v>104</v>
       </c>
-      <c r="I21" s="64"/>
-      <c r="J21" s="57" t="s">
+      <c r="J21" s="59"/>
+      <c r="K21" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K21" s="77" t="s">
+      <c r="L21" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L21" s="77"/>
-[...1 lines deleted...]
-      <c r="N21" s="62" t="s">
+      <c r="M21" s="72"/>
+      <c r="N21" s="12"/>
+      <c r="O21" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="O21" s="77" t="s">
+      <c r="P21" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P21" s="77" t="s">
+      <c r="Q21" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A22" s="55" t="s">
+    <row r="22" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A22" s="50" t="s">
         <v>105</v>
       </c>
-      <c r="B22" s="8" t="s">
+      <c r="B22" s="50"/>
+      <c r="C22" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C22" s="8" t="s">
+      <c r="D22" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D22" s="8" t="s">
+      <c r="E22" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="8" t="s">
+      <c r="F22" s="7" t="s">
         <v>108</v>
       </c>
-      <c r="F22" s="56" t="s">
+      <c r="G22" s="51" t="s">
         <v>109</v>
       </c>
-      <c r="G22" s="9" t="s">
+      <c r="H22" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="H22" s="10"/>
-      <c r="I22" s="57" t="s">
+      <c r="I22" s="89"/>
+      <c r="J22" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J22" s="57"/>
-      <c r="K22" s="77">
+      <c r="K22" s="52"/>
+      <c r="L22" s="72">
         <v>46063</v>
       </c>
-      <c r="L22" s="77">
-        <f>K22+46</f>
+      <c r="M22" s="72">
+        <f>L22+46</f>
         <v>46109</v>
       </c>
-      <c r="M22" s="14"/>
-      <c r="N22" s="62" t="s">
+      <c r="N22" s="12"/>
+      <c r="O22" s="57" t="s">
         <v>274</v>
       </c>
-      <c r="O22" s="62" t="str">
+      <c r="P22" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
-      <c r="P22" s="62" t="str">
+      <c r="Q22" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="63" customFormat="1" ht="81.599999999999994" x14ac:dyDescent="1.3">
-      <c r="A23" s="55" t="s">
+    <row r="23" spans="1:17" s="58" customFormat="1" ht="81.599999999999994" x14ac:dyDescent="1.3">
+      <c r="A23" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="B23" s="8" t="s">
+      <c r="B23" s="50"/>
+      <c r="C23" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="8" t="s">
+      <c r="D23" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D23" s="8" t="s">
+      <c r="E23" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="E23" s="8" t="s">
+      <c r="F23" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="F23" s="56">
+      <c r="G23" s="51">
         <v>3204</v>
       </c>
-      <c r="G23" s="9" t="s">
+      <c r="H23" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H23" s="10" t="s">
+      <c r="I23" s="89" t="s">
         <v>114</v>
       </c>
-      <c r="I23" s="64"/>
-      <c r="J23" s="57" t="s">
+      <c r="J23" s="59"/>
+      <c r="K23" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K23" s="77" t="s">
+      <c r="L23" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L23" s="77"/>
-[...1 lines deleted...]
-      <c r="N23" s="62" t="s">
+      <c r="M23" s="72"/>
+      <c r="N23" s="12"/>
+      <c r="O23" s="57" t="s">
         <v>275</v>
       </c>
-      <c r="O23" s="77" t="s">
+      <c r="P23" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P23" s="77" t="s">
+      <c r="Q23" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A24" s="55" t="s">
+    <row r="24" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A24" s="50" t="s">
         <v>105</v>
       </c>
-      <c r="B24" s="8" t="s">
+      <c r="B24" s="50"/>
+      <c r="C24" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C24" s="8" t="s">
+      <c r="D24" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D24" s="8" t="s">
+      <c r="E24" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="E24" s="8" t="s">
+      <c r="F24" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="F24" s="56">
+      <c r="G24" s="51">
         <v>1800</v>
       </c>
-      <c r="G24" s="9" t="s">
+      <c r="H24" s="8" t="s">
         <v>117</v>
       </c>
-      <c r="H24" s="10"/>
-[...1 lines deleted...]
-      <c r="J24" s="57" t="s">
+      <c r="I24" s="89"/>
+      <c r="J24" s="59"/>
+      <c r="K24" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K24" s="77" t="s">
+      <c r="L24" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L24" s="77"/>
-      <c r="M24" s="14" t="s">
+      <c r="M24" s="72"/>
+      <c r="N24" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="N24" s="62" t="s">
+      <c r="O24" s="57" t="s">
         <v>276</v>
       </c>
-      <c r="O24" s="77" t="s">
+      <c r="P24" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P24" s="77" t="s">
+      <c r="Q24" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="25" spans="1:16" s="63" customFormat="1" ht="316.2" x14ac:dyDescent="1.3">
-      <c r="A25" s="55" t="s">
+    <row r="25" spans="1:17" s="58" customFormat="1" ht="316.2" x14ac:dyDescent="1.3">
+      <c r="A25" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="B25" s="8" t="s">
+      <c r="B25" s="50"/>
+      <c r="C25" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C25" s="8" t="s">
+      <c r="D25" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D25" s="8" t="s">
+      <c r="E25" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="E25" s="8" t="s">
+      <c r="F25" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F25" s="56">
+      <c r="G25" s="51">
         <v>54204.24</v>
       </c>
-      <c r="G25" s="9" t="s">
+      <c r="H25" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="H25" s="10" t="s">
+      <c r="I25" s="89" t="s">
         <v>121</v>
       </c>
-      <c r="I25" s="57" t="s">
+      <c r="J25" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J25" s="57"/>
-      <c r="K25" s="77">
+      <c r="K25" s="52"/>
+      <c r="L25" s="72">
         <v>46063</v>
       </c>
-      <c r="L25" s="77">
-        <f>K25+46</f>
+      <c r="M25" s="72">
+        <f>L25+46</f>
         <v>46109</v>
       </c>
-      <c r="M25" s="14"/>
-      <c r="N25" s="62" t="s">
+      <c r="N25" s="12"/>
+      <c r="O25" s="57" t="s">
         <v>277</v>
       </c>
-      <c r="O25" s="62" t="str">
+      <c r="P25" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
-      <c r="P25" s="62" t="str">
+      <c r="Q25" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
-    <row r="26" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A26" s="55" t="s">
+    <row r="26" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A26" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="8" t="s">
+      <c r="B26" s="50"/>
+      <c r="C26" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="8" t="s">
+      <c r="D26" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D26" s="8" t="s">
+      <c r="E26" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="E26" s="8" t="s">
+      <c r="F26" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F26" s="56">
+      <c r="G26" s="51">
         <v>80000</v>
       </c>
-      <c r="G26" s="9" t="s">
+      <c r="H26" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="H26" s="10" t="s">
+      <c r="I26" s="89" t="s">
         <v>114</v>
       </c>
-      <c r="I26" s="64"/>
-      <c r="J26" s="57" t="s">
+      <c r="J26" s="59"/>
+      <c r="K26" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K26" s="77" t="s">
+      <c r="L26" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="L26" s="77"/>
-[...1 lines deleted...]
-      <c r="N26" s="62" t="s">
+      <c r="M26" s="72"/>
+      <c r="N26" s="12"/>
+      <c r="O26" s="57" t="s">
         <v>278</v>
       </c>
-      <c r="O26" s="77" t="s">
+      <c r="P26" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P26" s="77" t="s">
+      <c r="Q26" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="27" spans="1:16" s="63" customFormat="1" ht="308.39999999999998" customHeight="1" x14ac:dyDescent="1.3">
-      <c r="A27" s="55" t="s">
+    <row r="27" spans="1:17" s="58" customFormat="1" ht="308.39999999999998" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A27" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="8" t="s">
+      <c r="B27" s="50"/>
+      <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C27" s="8" t="s">
+      <c r="D27" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D27" s="8" t="s">
+      <c r="E27" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="E27" s="8" t="s">
+      <c r="F27" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="F27" s="56" t="s">
+      <c r="G27" s="51" t="s">
         <v>127</v>
       </c>
-      <c r="G27" s="9" t="s">
+      <c r="H27" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="H27" s="10" t="s">
+      <c r="I27" s="89" t="s">
         <v>129</v>
       </c>
-      <c r="I27" s="57" t="s">
+      <c r="J27" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J27" s="57"/>
-      <c r="K27" s="77">
+      <c r="K27" s="52"/>
+      <c r="L27" s="72">
         <v>46063</v>
       </c>
-      <c r="L27" s="77">
-        <f>K27+46</f>
+      <c r="M27" s="72">
+        <f>L27+46</f>
         <v>46109</v>
       </c>
-      <c r="M27" s="14"/>
-      <c r="N27" s="62" t="s">
+      <c r="N27" s="12"/>
+      <c r="O27" s="57" t="s">
         <v>279</v>
       </c>
-      <c r="O27" s="62" t="str">
+      <c r="P27" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
-      <c r="P27" s="62" t="str">
+      <c r="Q27" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
-    <row r="28" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A28" s="55" t="s">
+    <row r="28" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A28" s="50" t="s">
         <v>130</v>
       </c>
-      <c r="B28" s="8" t="s">
+      <c r="B28" s="50"/>
+      <c r="C28" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="C28" s="8" t="s">
+      <c r="D28" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D28" s="8" t="s">
+      <c r="E28" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="E28" s="8" t="s">
+      <c r="F28" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="F28" s="56">
+      <c r="G28" s="51">
         <v>250000</v>
       </c>
-      <c r="G28" s="9" t="s">
+      <c r="H28" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="H28" s="10" t="s">
+      <c r="I28" s="89" t="s">
         <v>135</v>
       </c>
-      <c r="I28" s="64"/>
-      <c r="J28" s="57" t="s">
+      <c r="J28" s="59"/>
+      <c r="K28" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K28" s="77" t="s">
+      <c r="L28" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="L28" s="77"/>
-[...4 lines deleted...]
-      <c r="O28" s="77" t="s">
+      <c r="M28" s="72"/>
+      <c r="N28" s="12"/>
+      <c r="O28" s="57" t="s">
+        <v>325</v>
+      </c>
+      <c r="P28" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P28" s="77" t="s">
+      <c r="Q28" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="29" spans="1:16" s="63" customFormat="1" ht="164.4" x14ac:dyDescent="1.3">
-      <c r="A29" s="55" t="s">
+    <row r="29" spans="1:17" s="58" customFormat="1" ht="164.4" x14ac:dyDescent="1.3">
+      <c r="A29" s="50" t="s">
         <v>136</v>
       </c>
-      <c r="B29" s="8" t="s">
+      <c r="B29" s="50"/>
+      <c r="C29" s="7" t="s">
         <v>137</v>
       </c>
-      <c r="C29" s="8" t="s">
+      <c r="D29" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D29" s="8" t="s">
+      <c r="E29" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="E29" s="8" t="s">
+      <c r="F29" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F29" s="56">
+      <c r="G29" s="51">
         <v>1250000</v>
       </c>
-      <c r="G29" s="9" t="s">
+      <c r="H29" s="8" t="s">
         <v>139</v>
       </c>
-      <c r="H29" s="10" t="s">
+      <c r="I29" s="89" t="s">
         <v>140</v>
       </c>
-      <c r="I29" s="57" t="s">
+      <c r="J29" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J29" s="57"/>
-      <c r="K29" s="77">
+      <c r="K29" s="52"/>
+      <c r="L29" s="72">
         <v>46063</v>
       </c>
-      <c r="L29" s="77">
-        <f>K29+46</f>
+      <c r="M29" s="72">
+        <f>L29+46</f>
         <v>46109</v>
       </c>
-      <c r="M29" s="14"/>
-      <c r="N29" s="62" t="s">
+      <c r="N29" s="12"/>
+      <c r="O29" s="57" t="s">
         <v>280</v>
       </c>
-      <c r="O29" s="62" t="str">
+      <c r="P29" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
-      <c r="P29" s="62" t="str">
+      <c r="Q29" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
-    <row r="30" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A30" s="55" t="s">
+    <row r="30" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A30" s="50" t="s">
         <v>141</v>
       </c>
-      <c r="B30" s="8" t="s">
+      <c r="B30" s="50"/>
+      <c r="C30" s="7" t="s">
         <v>142</v>
       </c>
-      <c r="C30" s="8" t="s">
+      <c r="D30" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D30" s="8" t="s">
+      <c r="E30" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E30" s="8" t="s">
+      <c r="F30" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="F30" s="56" t="s">
+      <c r="G30" s="51" t="s">
         <v>145</v>
       </c>
-      <c r="G30" s="9" t="s">
+      <c r="H30" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="H30" s="10"/>
-      <c r="I30" s="57" t="s">
+      <c r="I30" s="89"/>
+      <c r="J30" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J30" s="57"/>
-      <c r="K30" s="77">
+      <c r="K30" s="52"/>
+      <c r="L30" s="72">
         <v>46063</v>
       </c>
-      <c r="L30" s="77">
-        <f>K30+46</f>
+      <c r="M30" s="72">
+        <f>L30+46</f>
         <v>46109</v>
       </c>
-      <c r="M30" s="14"/>
-      <c r="N30" s="62" t="s">
+      <c r="N30" s="12"/>
+      <c r="O30" s="57" t="s">
         <v>281</v>
       </c>
-      <c r="O30" s="62" t="str">
+      <c r="P30" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
-      <c r="P30" s="62" t="str">
+      <c r="Q30" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
-    <row r="31" spans="1:16" s="63" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
-      <c r="A31" s="55" t="s">
+    <row r="31" spans="1:17" s="58" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
+      <c r="A31" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="8" t="s">
+      <c r="B31" s="50"/>
+      <c r="C31" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C31" s="8" t="s">
+      <c r="D31" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D31" s="8" t="s">
+      <c r="E31" s="7" t="s">
         <v>147</v>
       </c>
-      <c r="E31" s="8" t="s">
+      <c r="F31" s="7" t="s">
         <v>148</v>
       </c>
-      <c r="F31" s="56">
+      <c r="G31" s="51">
         <v>808.63</v>
       </c>
-      <c r="G31" s="23" t="s">
+      <c r="H31" s="21" t="s">
         <v>149</v>
       </c>
-      <c r="H31" s="10" t="s">
+      <c r="I31" s="89" t="s">
         <v>150</v>
       </c>
-      <c r="I31" s="64"/>
-      <c r="J31" s="57" t="s">
+      <c r="J31" s="59"/>
+      <c r="K31" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K31" s="77" t="s">
+      <c r="L31" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="L31" s="77"/>
-[...1 lines deleted...]
-      <c r="N31" s="62" t="s">
+      <c r="M31" s="72"/>
+      <c r="N31" s="12"/>
+      <c r="O31" s="57" t="s">
         <v>282</v>
       </c>
-      <c r="O31" s="77" t="s">
+      <c r="P31" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P31" s="77" t="s">
+      <c r="Q31" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="32" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A32" s="55" t="s">
+    <row r="32" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A32" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="B32" s="8" t="s">
+      <c r="B32" s="50"/>
+      <c r="C32" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C32" s="8" t="s">
+      <c r="D32" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D32" s="8" t="s">
+      <c r="E32" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="E32" s="8" t="s">
+      <c r="F32" s="7" t="s">
         <v>148</v>
       </c>
-      <c r="F32" s="56">
+      <c r="G32" s="51">
         <v>2000</v>
       </c>
-      <c r="G32" s="9" t="s">
+      <c r="H32" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="H32" s="10" t="s">
+      <c r="I32" s="89" t="s">
         <v>153</v>
       </c>
-      <c r="I32" s="57" t="s">
+      <c r="J32" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J32" s="57"/>
-      <c r="K32" s="77">
+      <c r="K32" s="52"/>
+      <c r="L32" s="72">
         <v>46063</v>
       </c>
-      <c r="L32" s="77">
-        <f>K32+46</f>
+      <c r="M32" s="72">
+        <f>L32+46</f>
         <v>46109</v>
       </c>
-      <c r="M32" s="14"/>
-      <c r="N32" s="62" t="s">
+      <c r="N32" s="12"/>
+      <c r="O32" s="57" t="s">
         <v>283</v>
       </c>
-      <c r="O32" s="62" t="str">
+      <c r="P32" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
-      <c r="P32" s="62" t="str">
+      <c r="Q32" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
-    <row r="33" spans="1:16" s="78" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
-      <c r="A33" s="71" t="s">
+    <row r="33" spans="1:17" s="73" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
+      <c r="A33" s="66" t="s">
         <v>154</v>
       </c>
-      <c r="B33" s="21" t="s">
+      <c r="B33" s="66"/>
+      <c r="C33" s="19" t="s">
         <v>155</v>
       </c>
-      <c r="C33" s="21" t="s">
+      <c r="D33" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="D33" s="21" t="s">
+      <c r="E33" s="19" t="s">
         <v>156</v>
       </c>
-      <c r="E33" s="21" t="s">
+      <c r="F33" s="19" t="s">
         <v>157</v>
       </c>
-      <c r="F33" s="21" t="s">
+      <c r="G33" s="19" t="s">
         <v>158</v>
       </c>
-      <c r="G33" s="24" t="s">
+      <c r="H33" s="22" t="s">
         <v>159</v>
       </c>
-      <c r="H33" s="5" t="s">
+      <c r="I33" s="88" t="s">
         <v>153</v>
       </c>
-      <c r="I33" s="57" t="s">
+      <c r="J33" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J33" s="76"/>
-      <c r="K33" s="77">
+      <c r="K33" s="71"/>
+      <c r="L33" s="72">
         <v>46069</v>
       </c>
-      <c r="L33" s="77">
-        <f>K33+46</f>
+      <c r="M33" s="72">
+        <f>L33+46</f>
         <v>46115</v>
       </c>
-      <c r="M33" s="7"/>
-      <c r="N33" s="62" t="s">
+      <c r="N33" s="6"/>
+      <c r="O33" s="57" t="s">
         <v>284</v>
       </c>
-      <c r="O33" s="85" t="str">
+      <c r="P33" s="80" t="str">
         <f t="shared" si="0"/>
         <v>02/16/2026</v>
       </c>
-      <c r="P33" s="85" t="str">
+      <c r="Q33" s="80" t="str">
         <f t="shared" si="1"/>
         <v>04/03/2026</v>
       </c>
     </row>
-    <row r="34" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A34" s="55" t="s">
+    <row r="34" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A34" s="50" t="s">
         <v>160</v>
       </c>
-      <c r="B34" s="8" t="s">
+      <c r="B34" s="50"/>
+      <c r="C34" s="7" t="s">
         <v>161</v>
       </c>
-      <c r="C34" s="8" t="s">
+      <c r="D34" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="D34" s="8" t="s">
+      <c r="E34" s="7" t="s">
         <v>162</v>
       </c>
-      <c r="E34" s="8" t="s">
+      <c r="F34" s="7" t="s">
         <v>163</v>
       </c>
-      <c r="F34" s="8" t="s">
+      <c r="G34" s="7" t="s">
         <v>164</v>
       </c>
-      <c r="G34" s="9" t="s">
+      <c r="H34" s="8" t="s">
         <v>165</v>
       </c>
-      <c r="H34" s="10" t="s">
+      <c r="I34" s="89" t="s">
         <v>166</v>
       </c>
-      <c r="I34" s="79"/>
-      <c r="J34" s="57" t="s">
+      <c r="J34" s="74"/>
+      <c r="K34" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K34" s="77" t="s">
+      <c r="L34" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="L34" s="77"/>
-[...1 lines deleted...]
-      <c r="N34" s="62" t="s">
+      <c r="M34" s="72"/>
+      <c r="N34" s="12"/>
+      <c r="O34" s="57" t="s">
         <v>285</v>
       </c>
-      <c r="O34" s="77" t="s">
+      <c r="P34" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P34" s="77" t="s">
+      <c r="Q34" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="35" spans="1:16" s="78" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A35" s="71" t="s">
+    <row r="35" spans="1:17" s="73" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A35" s="66" t="s">
         <v>167</v>
       </c>
-      <c r="B35" s="21" t="s">
+      <c r="B35" s="66"/>
+      <c r="C35" s="19" t="s">
         <v>168</v>
       </c>
-      <c r="C35" s="21" t="s">
+      <c r="D35" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="D35" s="21" t="s">
+      <c r="E35" s="19" t="s">
         <v>169</v>
       </c>
-      <c r="E35" s="21" t="s">
+      <c r="F35" s="19" t="s">
         <v>170</v>
       </c>
-      <c r="F35" s="75">
+      <c r="G35" s="70">
         <v>880000</v>
       </c>
-      <c r="G35" s="24" t="s">
+      <c r="H35" s="22" t="s">
         <v>171</v>
       </c>
-      <c r="H35" s="5" t="s">
+      <c r="I35" s="88" t="s">
         <v>153</v>
       </c>
-      <c r="I35" s="57" t="s">
+      <c r="J35" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J35" s="76"/>
-      <c r="K35" s="77">
+      <c r="K35" s="71"/>
+      <c r="L35" s="72">
         <v>46069</v>
       </c>
-      <c r="L35" s="77">
-        <f>K35+46</f>
+      <c r="M35" s="72">
+        <f>L35+46</f>
         <v>46115</v>
       </c>
-      <c r="M35" s="7"/>
-      <c r="N35" s="62" t="s">
+      <c r="N35" s="6"/>
+      <c r="O35" s="57" t="s">
         <v>286</v>
       </c>
-      <c r="O35" s="85" t="str">
+      <c r="P35" s="80" t="str">
         <f t="shared" si="0"/>
         <v>02/16/2026</v>
       </c>
-      <c r="P35" s="85" t="str">
+      <c r="Q35" s="80" t="str">
         <f t="shared" si="1"/>
         <v>04/03/2026</v>
       </c>
     </row>
-    <row r="36" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A36" s="55" t="s">
+    <row r="36" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A36" s="50" t="s">
         <v>172</v>
       </c>
-      <c r="B36" s="8" t="s">
+      <c r="B36" s="50"/>
+      <c r="C36" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="C36" s="8" t="s">
+      <c r="D36" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D36" s="8" t="s">
+      <c r="E36" s="7" t="s">
         <v>173</v>
       </c>
-      <c r="E36" s="8" t="s">
+      <c r="F36" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="F36" s="8" t="s">
+      <c r="G36" s="7" t="s">
         <v>174</v>
       </c>
-      <c r="G36" s="9" t="s">
+      <c r="H36" s="8" t="s">
         <v>175</v>
       </c>
-      <c r="H36" s="10" t="s">
+      <c r="I36" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="I36" s="64"/>
-      <c r="J36" s="57" t="s">
+      <c r="J36" s="59"/>
+      <c r="K36" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K36" s="77" t="s">
+      <c r="L36" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="L36" s="77"/>
-[...1 lines deleted...]
-      <c r="N36" s="62" t="s">
+      <c r="M36" s="72"/>
+      <c r="N36" s="12"/>
+      <c r="O36" s="57" t="s">
         <v>287</v>
       </c>
-      <c r="O36" s="77" t="s">
+      <c r="P36" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P36" s="77" t="s">
+      <c r="Q36" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="37" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A37" s="55" t="s">
+    <row r="37" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A37" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B37" s="8" t="s">
+      <c r="B37" s="50"/>
+      <c r="C37" s="7" t="s">
         <v>176</v>
       </c>
-      <c r="C37" s="8" t="s">
+      <c r="D37" s="7" t="s">
         <v>106</v>
       </c>
-      <c r="D37" s="8" t="s">
+      <c r="E37" s="7" t="s">
         <v>177</v>
       </c>
-      <c r="E37" s="8" t="s">
+      <c r="F37" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F37" s="67">
+      <c r="G37" s="62">
         <v>1000000</v>
       </c>
-      <c r="G37" s="9" t="s">
+      <c r="H37" s="8" t="s">
         <v>178</v>
       </c>
-      <c r="H37" s="5" t="s">
+      <c r="I37" s="88" t="s">
         <v>153</v>
       </c>
-      <c r="I37" s="57" t="s">
+      <c r="J37" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J37" s="64"/>
-      <c r="K37" s="77">
+      <c r="K37" s="59"/>
+      <c r="L37" s="72">
         <v>46076</v>
       </c>
-      <c r="L37" s="77">
-        <f t="shared" ref="L37:L45" si="2">K37+46</f>
+      <c r="M37" s="72">
+        <f t="shared" ref="M37:M45" si="2">L37+46</f>
         <v>46122</v>
       </c>
-      <c r="M37" s="14"/>
-      <c r="N37" s="62" t="s">
+      <c r="N37" s="12"/>
+      <c r="O37" s="57" t="s">
         <v>288</v>
       </c>
-      <c r="O37" s="62" t="str">
+      <c r="P37" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/23/2026</v>
       </c>
-      <c r="P37" s="62" t="str">
+      <c r="Q37" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/10/2026</v>
       </c>
     </row>
-    <row r="38" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A38" s="55" t="s">
+    <row r="38" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A38" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="B38" s="8" t="s">
+      <c r="B38" s="50"/>
+      <c r="C38" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C38" s="8" t="s">
+      <c r="D38" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="D38" s="8" t="s">
+      <c r="E38" s="7" t="s">
         <v>179</v>
       </c>
-      <c r="E38" s="8" t="s">
+      <c r="F38" s="7" t="s">
         <v>163</v>
       </c>
-      <c r="F38" s="8">
+      <c r="G38" s="7">
         <v>60000</v>
       </c>
-      <c r="G38" s="9" t="s">
+      <c r="H38" s="8" t="s">
         <v>178</v>
       </c>
-      <c r="H38" s="5" t="s">
+      <c r="I38" s="88" t="s">
         <v>153</v>
       </c>
-      <c r="I38" s="57" t="s">
+      <c r="J38" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J38" s="64"/>
-      <c r="K38" s="77">
+      <c r="K38" s="59"/>
+      <c r="L38" s="72">
         <v>46076</v>
       </c>
-      <c r="L38" s="77">
+      <c r="M38" s="72">
         <f t="shared" si="2"/>
         <v>46122</v>
       </c>
-      <c r="M38" s="14" t="s">
+      <c r="N38" s="12" t="s">
         <v>180</v>
       </c>
-      <c r="N38" s="62" t="s">
+      <c r="O38" s="57" t="s">
         <v>289</v>
       </c>
-      <c r="O38" s="62" t="str">
+      <c r="P38" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/23/2026</v>
       </c>
-      <c r="P38" s="62" t="str">
+      <c r="Q38" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/10/2026</v>
       </c>
     </row>
-    <row r="39" spans="1:16" s="63" customFormat="1" ht="233.4" x14ac:dyDescent="1.3">
-      <c r="A39" s="55" t="s">
+    <row r="39" spans="1:17" s="58" customFormat="1" ht="233.4" x14ac:dyDescent="1.3">
+      <c r="A39" s="50" t="s">
         <v>154</v>
       </c>
-      <c r="B39" s="8" t="s">
+      <c r="B39" s="50"/>
+      <c r="C39" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="C39" s="8" t="s">
+      <c r="D39" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D39" s="8" t="s">
+      <c r="E39" s="7" t="s">
         <v>181</v>
       </c>
-      <c r="E39" s="8" t="s">
+      <c r="F39" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F39" s="8" t="s">
+      <c r="G39" s="7" t="s">
         <v>182</v>
       </c>
-      <c r="G39" s="9" t="s">
+      <c r="H39" s="8" t="s">
         <v>183</v>
       </c>
-      <c r="H39" s="5" t="s">
+      <c r="I39" s="88" t="s">
         <v>153</v>
       </c>
-      <c r="I39" s="57" t="s">
+      <c r="J39" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J39" s="64"/>
-      <c r="K39" s="77">
+      <c r="K39" s="59"/>
+      <c r="L39" s="72">
         <v>46076</v>
       </c>
-      <c r="L39" s="77">
+      <c r="M39" s="72">
         <f t="shared" si="2"/>
         <v>46122</v>
       </c>
-      <c r="M39" s="14"/>
-      <c r="N39" s="62" t="s">
+      <c r="N39" s="12"/>
+      <c r="O39" s="57" t="s">
         <v>290</v>
       </c>
-      <c r="O39" s="62" t="str">
+      <c r="P39" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/23/2026</v>
       </c>
-      <c r="P39" s="62" t="str">
+      <c r="Q39" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/10/2026</v>
       </c>
     </row>
-    <row r="40" spans="1:16" s="63" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
-      <c r="A40" s="63" t="s">
+    <row r="40" spans="1:17" s="58" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
+      <c r="A40" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B40" s="26" t="s">
+      <c r="C40" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="C40" s="26" t="s">
+      <c r="D40" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D40" s="8" t="s">
+      <c r="E40" s="7" t="s">
         <v>184</v>
       </c>
-      <c r="E40" s="26" t="s">
+      <c r="F40" s="24" t="s">
         <v>185</v>
       </c>
-      <c r="F40" s="80">
+      <c r="G40" s="75">
         <v>2500</v>
       </c>
-      <c r="G40" s="9" t="s">
+      <c r="H40" s="8" t="s">
         <v>186</v>
       </c>
-      <c r="H40" s="29"/>
-      <c r="I40" s="57" t="s">
+      <c r="I40" s="91"/>
+      <c r="J40" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J40" s="64"/>
-      <c r="K40" s="77">
+      <c r="K40" s="59"/>
+      <c r="L40" s="72">
         <v>46079</v>
       </c>
-      <c r="L40" s="77">
+      <c r="M40" s="72">
         <f t="shared" si="2"/>
         <v>46125</v>
       </c>
-      <c r="M40" s="14" t="s">
+      <c r="N40" s="12" t="s">
         <v>187</v>
       </c>
-      <c r="N40" s="62" t="s">
+      <c r="O40" s="57" t="s">
         <v>291</v>
       </c>
-      <c r="O40" s="62" t="str">
+      <c r="P40" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/26/2026</v>
       </c>
-      <c r="P40" s="62" t="str">
+      <c r="Q40" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/13/2026</v>
       </c>
     </row>
-    <row r="41" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A41" s="63" t="s">
+    <row r="41" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A41" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B41" s="26" t="s">
+      <c r="C41" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="C41" s="26" t="s">
+      <c r="D41" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D41" s="8" t="s">
+      <c r="E41" s="7" t="s">
         <v>188</v>
       </c>
-      <c r="E41" s="26" t="s">
+      <c r="F41" s="24" t="s">
         <v>52</v>
       </c>
-      <c r="F41" s="80">
+      <c r="G41" s="75">
         <v>5000</v>
       </c>
-      <c r="G41" s="9" t="s">
+      <c r="H41" s="8" t="s">
         <v>189</v>
       </c>
-      <c r="H41" s="29"/>
-      <c r="I41" s="57" t="s">
+      <c r="I41" s="91"/>
+      <c r="J41" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J41" s="64"/>
-      <c r="K41" s="77">
+      <c r="K41" s="59"/>
+      <c r="L41" s="72">
         <v>46079</v>
       </c>
-      <c r="L41" s="77">
+      <c r="M41" s="72">
         <f t="shared" si="2"/>
         <v>46125</v>
       </c>
-      <c r="M41" s="14"/>
-      <c r="N41" s="62" t="s">
+      <c r="N41" s="12"/>
+      <c r="O41" s="57" t="s">
         <v>292</v>
       </c>
-      <c r="O41" s="62" t="str">
+      <c r="P41" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/26/2026</v>
       </c>
-      <c r="P41" s="62" t="str">
+      <c r="Q41" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/13/2026</v>
       </c>
     </row>
-    <row r="42" spans="1:16" s="63" customFormat="1" ht="81.599999999999994" x14ac:dyDescent="1.3">
-      <c r="A42" s="63" t="s">
+    <row r="42" spans="1:17" s="58" customFormat="1" ht="81.599999999999994" x14ac:dyDescent="1.3">
+      <c r="A42" s="58" t="s">
         <v>105</v>
       </c>
-      <c r="B42" s="26" t="s">
+      <c r="C42" s="24" t="s">
         <v>190</v>
       </c>
-      <c r="C42" s="26" t="s">
+      <c r="D42" s="24" t="s">
         <v>191</v>
       </c>
-      <c r="D42" s="8" t="s">
+      <c r="E42" s="7" t="s">
         <v>192</v>
       </c>
-      <c r="E42" s="26" t="s">
+      <c r="F42" s="24" t="s">
         <v>52</v>
       </c>
-      <c r="F42" s="26" t="s">
+      <c r="G42" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="G42" s="9" t="s">
+      <c r="H42" s="8" t="s">
         <v>193</v>
       </c>
-      <c r="H42" s="29"/>
-      <c r="I42" s="57" t="s">
+      <c r="I42" s="91"/>
+      <c r="J42" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J42" s="64"/>
-      <c r="K42" s="77">
+      <c r="K42" s="59"/>
+      <c r="L42" s="72">
         <v>46079</v>
       </c>
-      <c r="L42" s="77">
+      <c r="M42" s="72">
         <f t="shared" si="2"/>
         <v>46125</v>
       </c>
-      <c r="M42" s="14" t="s">
+      <c r="N42" s="12" t="s">
         <v>194</v>
       </c>
-      <c r="N42" s="62" t="s">
+      <c r="O42" s="57" t="s">
         <v>293</v>
       </c>
-      <c r="O42" s="62" t="str">
+      <c r="P42" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/26/2026</v>
       </c>
-      <c r="P42" s="62" t="str">
+      <c r="Q42" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/13/2026</v>
       </c>
     </row>
-    <row r="43" spans="1:16" s="63" customFormat="1" ht="123" x14ac:dyDescent="1.3">
-      <c r="A43" s="63" t="s">
+    <row r="43" spans="1:17" s="58" customFormat="1" ht="123" x14ac:dyDescent="1.3">
+      <c r="A43" s="58" t="s">
         <v>195</v>
       </c>
-      <c r="B43" s="26" t="s">
+      <c r="C43" s="24" t="s">
         <v>196</v>
       </c>
-      <c r="C43" s="26" t="s">
+      <c r="D43" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="D43" s="8" t="s">
+      <c r="E43" s="7" t="s">
         <v>197</v>
       </c>
-      <c r="E43" s="26" t="s">
+      <c r="F43" s="24" t="s">
         <v>60</v>
       </c>
-      <c r="F43" s="26" t="s">
+      <c r="G43" s="24" t="s">
         <v>198</v>
       </c>
-      <c r="G43" s="9" t="s">
+      <c r="H43" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="H43" s="29"/>
-      <c r="I43" s="57" t="s">
+      <c r="I43" s="91"/>
+      <c r="J43" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J43" s="64"/>
-      <c r="K43" s="77">
+      <c r="K43" s="59"/>
+      <c r="L43" s="72">
         <v>46079</v>
       </c>
-      <c r="L43" s="77">
+      <c r="M43" s="72">
         <f t="shared" si="2"/>
         <v>46125</v>
       </c>
-      <c r="M43" s="14"/>
-      <c r="N43" s="62" t="s">
+      <c r="N43" s="12"/>
+      <c r="O43" s="57" t="s">
         <v>294</v>
       </c>
-      <c r="O43" s="62" t="str">
+      <c r="P43" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/26/2026</v>
       </c>
-      <c r="P43" s="62" t="str">
+      <c r="Q43" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/13/2026</v>
       </c>
     </row>
-    <row r="44" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A44" s="63" t="s">
+    <row r="44" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A44" s="58" t="s">
         <v>105</v>
       </c>
-      <c r="B44" s="26" t="s">
+      <c r="C44" s="24" t="s">
         <v>190</v>
       </c>
-      <c r="C44" s="26" t="s">
+      <c r="D44" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D44" s="8" t="s">
+      <c r="E44" s="7" t="s">
         <v>200</v>
       </c>
-      <c r="E44" s="26" t="s">
+      <c r="F44" s="24" t="s">
         <v>201</v>
       </c>
-      <c r="F44" s="26" t="s">
+      <c r="G44" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="G44" s="9" t="s">
+      <c r="H44" s="8" t="s">
         <v>202</v>
       </c>
-      <c r="H44" s="29"/>
-[...1 lines deleted...]
-      <c r="J44" s="57" t="s">
+      <c r="I44" s="91"/>
+      <c r="J44" s="59"/>
+      <c r="K44" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K44" s="77" t="s">
+      <c r="L44" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="L44" s="77"/>
-[...3 lines deleted...]
-      <c r="N44" s="62" t="s">
+      <c r="M44" s="72"/>
+      <c r="N44" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="O44" s="57" t="s">
         <v>295</v>
       </c>
-      <c r="O44" s="77" t="s">
+      <c r="P44" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P44" s="77" t="s">
+      <c r="Q44" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="45" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A45" s="63" t="s">
+    <row r="45" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A45" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="B45" s="26" t="s">
+      <c r="C45" s="24" t="s">
         <v>204</v>
       </c>
-      <c r="C45" s="26" t="s">
+      <c r="D45" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D45" s="8" t="s">
+      <c r="E45" s="7" t="s">
         <v>205</v>
       </c>
-      <c r="E45" s="26" t="s">
+      <c r="F45" s="24" t="s">
         <v>206</v>
       </c>
-      <c r="F45" s="81">
+      <c r="G45" s="76">
         <v>4213.3100000000004</v>
       </c>
-      <c r="G45" s="9" t="s">
+      <c r="H45" s="8" t="s">
         <v>207</v>
       </c>
-      <c r="H45" s="29" t="s">
+      <c r="I45" s="91" t="s">
         <v>153</v>
       </c>
-      <c r="I45" s="57" t="s">
+      <c r="J45" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J45" s="64"/>
-      <c r="K45" s="77">
+      <c r="K45" s="59"/>
+      <c r="L45" s="72">
         <v>46087</v>
       </c>
-      <c r="L45" s="77">
+      <c r="M45" s="72">
         <f t="shared" si="2"/>
         <v>46133</v>
       </c>
-      <c r="M45" s="14"/>
-      <c r="N45" s="62" t="s">
+      <c r="N45" s="12"/>
+      <c r="O45" s="57" t="s">
         <v>296</v>
       </c>
-      <c r="O45" s="62" t="str">
+      <c r="P45" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
-      <c r="P45" s="62" t="str">
+      <c r="Q45" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
-    <row r="46" spans="1:16" s="63" customFormat="1" ht="164.4" x14ac:dyDescent="1.3">
-      <c r="A46" s="63" t="s">
+    <row r="46" spans="1:17" s="58" customFormat="1" ht="164.4" x14ac:dyDescent="1.3">
+      <c r="A46" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="B46" s="26" t="s">
+      <c r="C46" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="C46" s="26" t="s">
+      <c r="D46" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D46" s="8" t="s">
+      <c r="E46" s="7" t="s">
         <v>208</v>
       </c>
-      <c r="E46" s="26" t="s">
+      <c r="F46" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="F46" s="80">
+      <c r="G46" s="75">
         <v>6000</v>
       </c>
-      <c r="G46" s="9" t="s">
+      <c r="H46" s="8" t="s">
         <v>209</v>
       </c>
-      <c r="H46" s="29" t="s">
+      <c r="I46" s="91" t="s">
         <v>210</v>
       </c>
-      <c r="I46" s="57" t="s">
+      <c r="J46" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J46" s="64"/>
-      <c r="K46" s="77">
+      <c r="K46" s="59"/>
+      <c r="L46" s="72">
         <v>46079</v>
       </c>
-      <c r="L46" s="77">
-        <f t="shared" ref="L46:L47" si="3">K46+46</f>
+      <c r="M46" s="72">
+        <f t="shared" ref="M46:M47" si="3">L46+46</f>
         <v>46125</v>
       </c>
-      <c r="M46" s="14"/>
-      <c r="N46" s="62" t="s">
+      <c r="N46" s="12"/>
+      <c r="O46" s="57" t="s">
         <v>297</v>
       </c>
-      <c r="O46" s="62" t="str">
+      <c r="P46" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/26/2026</v>
       </c>
-      <c r="P46" s="62" t="str">
+      <c r="Q46" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/13/2026</v>
       </c>
     </row>
-    <row r="47" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A47" s="63" t="s">
+    <row r="47" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A47" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B47" s="26" t="s">
+      <c r="C47" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="C47" s="26" t="s">
+      <c r="D47" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D47" s="8" t="s">
+      <c r="E47" s="7" t="s">
         <v>211</v>
       </c>
-      <c r="E47" s="26" t="s">
+      <c r="F47" s="24" t="s">
         <v>148</v>
       </c>
-      <c r="F47" s="80">
+      <c r="G47" s="75">
         <v>2500</v>
       </c>
-      <c r="G47" s="9" t="s">
+      <c r="H47" s="8" t="s">
         <v>212</v>
       </c>
-      <c r="H47" s="29"/>
-      <c r="I47" s="57" t="s">
+      <c r="I47" s="91"/>
+      <c r="J47" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J47" s="64"/>
-      <c r="K47" s="77">
+      <c r="K47" s="59"/>
+      <c r="L47" s="72">
         <v>46087</v>
       </c>
-      <c r="L47" s="77">
+      <c r="M47" s="72">
         <f t="shared" si="3"/>
         <v>46133</v>
       </c>
-      <c r="M47" s="14"/>
-      <c r="N47" s="62" t="s">
+      <c r="N47" s="12"/>
+      <c r="O47" s="57" t="s">
         <v>298</v>
       </c>
-      <c r="O47" s="62" t="str">
+      <c r="P47" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
-      <c r="P47" s="62" t="str">
+      <c r="Q47" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
-    <row r="48" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A48" s="63" t="s">
+    <row r="48" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A48" s="58" t="s">
         <v>154</v>
       </c>
-      <c r="B48" s="26" t="s">
+      <c r="C48" s="24" t="s">
         <v>213</v>
       </c>
-      <c r="C48" s="26" t="s">
+      <c r="D48" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D48" s="8" t="s">
+      <c r="E48" s="7" t="s">
         <v>214</v>
       </c>
-      <c r="E48" s="26" t="s">
+      <c r="F48" s="24" t="s">
         <v>215</v>
       </c>
-      <c r="F48" s="80" t="s">
+      <c r="G48" s="75" t="s">
         <v>216</v>
       </c>
-      <c r="G48" s="9" t="s">
+      <c r="H48" s="8" t="s">
         <v>217</v>
       </c>
-      <c r="H48" s="29"/>
-      <c r="I48" s="57" t="s">
+      <c r="I48" s="91"/>
+      <c r="J48" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J48" s="64"/>
-      <c r="K48" s="77">
+      <c r="K48" s="59"/>
+      <c r="L48" s="72">
         <v>46087</v>
       </c>
-      <c r="L48" s="77">
-        <f t="shared" ref="L48" si="4">K48+46</f>
+      <c r="M48" s="72">
+        <f t="shared" ref="M48" si="4">L48+46</f>
         <v>46133</v>
       </c>
-      <c r="M48" s="14"/>
-      <c r="N48" s="62" t="s">
+      <c r="N48" s="12"/>
+      <c r="O48" s="57" t="s">
         <v>299</v>
       </c>
-      <c r="O48" s="62" t="str">
+      <c r="P48" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
-      <c r="P48" s="62" t="str">
+      <c r="Q48" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
-    <row r="49" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A49" s="63" t="s">
+    <row r="49" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A49" s="58" t="s">
         <v>154</v>
       </c>
-      <c r="B49" s="26" t="s">
+      <c r="C49" s="24" t="s">
         <v>213</v>
       </c>
-      <c r="C49" s="26" t="s">
+      <c r="D49" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="D49" s="8" t="s">
+      <c r="E49" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="E49" s="26" t="s">
+      <c r="F49" s="24" t="s">
         <v>219</v>
       </c>
-      <c r="F49" s="80" t="s">
+      <c r="G49" s="75" t="s">
         <v>220</v>
       </c>
-      <c r="G49" s="9" t="s">
-[...3 lines deleted...]
-      <c r="I49" s="57" t="s">
+      <c r="H49" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="I49" s="91"/>
+      <c r="J49" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J49" s="64"/>
-      <c r="K49" s="77">
+      <c r="K49" s="59"/>
+      <c r="L49" s="72">
         <v>46087</v>
       </c>
-      <c r="L49" s="77">
-        <f t="shared" ref="L49" si="5">K49+46</f>
+      <c r="M49" s="72">
+        <f t="shared" ref="M49" si="5">L49+46</f>
         <v>46133</v>
       </c>
-      <c r="M49" s="14"/>
-      <c r="N49" s="62" t="s">
+      <c r="N49" s="12"/>
+      <c r="O49" s="57" t="s">
         <v>300</v>
       </c>
-      <c r="O49" s="62" t="str">
+      <c r="P49" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
-      <c r="P49" s="62" t="str">
+      <c r="Q49" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
-    <row r="50" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A50" s="63" t="s">
+    <row r="50" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A50" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="B50" s="26" t="s">
+      <c r="C50" s="24" t="s">
         <v>204</v>
       </c>
-      <c r="C50" s="26" t="s">
+      <c r="D50" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D50" s="8" t="s">
+      <c r="E50" s="7" t="s">
         <v>221</v>
       </c>
-      <c r="E50" s="26" t="s">
+      <c r="F50" s="24" t="s">
         <v>148</v>
       </c>
-      <c r="F50" s="80">
+      <c r="G50" s="75">
         <v>2756.39</v>
       </c>
-      <c r="G50" s="9" t="s">
+      <c r="H50" s="8" t="s">
         <v>222</v>
       </c>
-      <c r="H50" s="29"/>
-      <c r="I50" s="57" t="s">
+      <c r="I50" s="91"/>
+      <c r="J50" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J50" s="64"/>
-      <c r="K50" s="77">
+      <c r="K50" s="59"/>
+      <c r="L50" s="72">
         <v>46087</v>
       </c>
-      <c r="L50" s="77">
-        <f t="shared" ref="L50" si="6">K50+46</f>
+      <c r="M50" s="72">
+        <f t="shared" ref="M50" si="6">L50+46</f>
         <v>46133</v>
       </c>
-      <c r="M50" s="14"/>
-      <c r="N50" s="62" t="s">
+      <c r="N50" s="12"/>
+      <c r="O50" s="57" t="s">
         <v>301</v>
       </c>
-      <c r="O50" s="62" t="str">
+      <c r="P50" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
-      <c r="P50" s="62" t="str">
+      <c r="Q50" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
-    <row r="51" spans="1:16" s="63" customFormat="1" ht="152.4" x14ac:dyDescent="1.3">
-      <c r="A51" s="63" t="s">
+    <row r="51" spans="1:17" s="58" customFormat="1" ht="152.4" x14ac:dyDescent="1.3">
+      <c r="A51" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B51" s="26" t="s">
+      <c r="C51" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="C51" s="26" t="s">
+      <c r="D51" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D51" s="8" t="s">
+      <c r="E51" s="7" t="s">
         <v>223</v>
       </c>
-      <c r="E51" s="26" t="s">
+      <c r="F51" s="24" t="s">
         <v>148</v>
       </c>
-      <c r="F51" s="80">
+      <c r="G51" s="75">
         <v>2500</v>
       </c>
-      <c r="G51" s="9" t="s">
+      <c r="H51" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="H51" s="29"/>
-      <c r="I51" s="57" t="s">
+      <c r="I51" s="91"/>
+      <c r="J51" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J51" s="64"/>
-      <c r="K51" s="77">
+      <c r="K51" s="59"/>
+      <c r="L51" s="72">
         <v>46087</v>
       </c>
-      <c r="L51" s="77">
-        <f t="shared" ref="L51" si="7">K51+46</f>
+      <c r="M51" s="72">
+        <f t="shared" ref="M51" si="7">L51+46</f>
         <v>46133</v>
       </c>
-      <c r="M51" s="14" t="s">
+      <c r="N51" s="12" t="s">
         <v>225</v>
       </c>
-      <c r="N51" s="62" t="s">
+      <c r="O51" s="57" t="s">
         <v>302</v>
       </c>
-      <c r="O51" s="62" t="str">
+      <c r="P51" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
-      <c r="P51" s="62" t="str">
+      <c r="Q51" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
-    <row r="52" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A52" s="63" t="s">
+    <row r="52" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A52" s="58" t="s">
         <v>226</v>
       </c>
-      <c r="B52" s="26" t="s">
+      <c r="C52" s="24" t="s">
         <v>227</v>
       </c>
-      <c r="C52" s="26" t="s">
+      <c r="D52" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D52" s="8" t="s">
+      <c r="E52" s="7" t="s">
         <v>228</v>
       </c>
-      <c r="E52" s="26" t="s">
+      <c r="F52" s="24" t="s">
         <v>229</v>
       </c>
-      <c r="F52" s="80">
+      <c r="G52" s="75">
         <v>75000</v>
       </c>
-      <c r="G52" s="9" t="s">
+      <c r="H52" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="H52" s="29"/>
-      <c r="I52" s="57" t="s">
+      <c r="I52" s="91"/>
+      <c r="J52" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="J52" s="64"/>
-      <c r="K52" s="77">
+      <c r="K52" s="59"/>
+      <c r="L52" s="72">
         <v>46087</v>
       </c>
-      <c r="L52" s="77">
-        <f t="shared" ref="L52" si="8">K52+46</f>
+      <c r="M52" s="72">
+        <f t="shared" ref="M52" si="8">L52+46</f>
         <v>46133</v>
       </c>
-      <c r="M52" s="14"/>
-      <c r="N52" s="62" t="s">
+      <c r="N52" s="12"/>
+      <c r="O52" s="57" t="s">
         <v>303</v>
       </c>
-      <c r="O52" s="62" t="str">
+      <c r="P52" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
-      <c r="P52" s="62" t="str">
+      <c r="Q52" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
-    <row r="53" spans="1:16" s="63" customFormat="1" ht="180.6" customHeight="1" x14ac:dyDescent="1.3">
-      <c r="A53" s="63" t="s">
+    <row r="53" spans="1:17" s="58" customFormat="1" ht="180.6" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A53" s="58" t="s">
         <v>57</v>
       </c>
-      <c r="B53" s="26" t="s">
+      <c r="C53" s="24" t="s">
         <v>231</v>
       </c>
-      <c r="C53" s="26" t="s">
+      <c r="D53" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D53" s="8" t="s">
+      <c r="E53" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="E53" s="26" t="s">
+      <c r="F53" s="24" t="s">
         <v>55</v>
       </c>
-      <c r="F53" s="80">
+      <c r="G53" s="75">
         <v>1250</v>
       </c>
-      <c r="G53" s="9" t="s">
+      <c r="H53" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="H53" s="29"/>
-[...1 lines deleted...]
-      <c r="J53" s="57" t="s">
+      <c r="I53" s="91"/>
+      <c r="J53" s="52"/>
+      <c r="K53" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K53" s="77" t="s">
+      <c r="L53" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="L53" s="77" t="s">
+      <c r="M53" s="72" t="s">
         <v>124</v>
       </c>
-      <c r="M53" s="14"/>
-      <c r="N53" s="62" t="s">
+      <c r="N53" s="12"/>
+      <c r="O53" s="57" t="s">
         <v>304</v>
       </c>
-      <c r="O53" s="77" t="s">
+      <c r="P53" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P53" s="77" t="s">
+      <c r="Q53" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="54" spans="1:16" s="63" customFormat="1" x14ac:dyDescent="1.3">
-      <c r="A54" s="63" t="s">
+    <row r="54" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
+      <c r="A54" s="58" t="s">
         <v>130</v>
       </c>
-      <c r="B54" s="26" t="s">
+      <c r="C54" s="24" t="s">
         <v>234</v>
       </c>
-      <c r="C54" s="26" t="s">
+      <c r="D54" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D54" s="8" t="s">
+      <c r="E54" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="G54" s="75" t="s">
+        <v>235</v>
+      </c>
+      <c r="H54" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="I54" s="91"/>
+      <c r="J54" s="52"/>
+      <c r="K54" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="L54" s="72" t="s">
+        <v>124</v>
+      </c>
+      <c r="M54" s="72" t="s">
+        <v>124</v>
+      </c>
+      <c r="N54" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="O54" s="57" t="s">
+        <v>305</v>
+      </c>
+      <c r="P54" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q54" s="72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A55" s="10" t="s">
         <v>310</v>
       </c>
-      <c r="E54" s="26" t="s">
-[...10 lines deleted...]
-      <c r="J54" s="57" t="s">
+      <c r="C55" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="G55" s="25">
+        <v>2500</v>
+      </c>
+      <c r="H55" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="I55" s="91" t="s">
+        <v>153</v>
+      </c>
+      <c r="J55" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K54" s="77" t="s">
-[...46 lines deleted...]
-      <c r="K55" s="77">
+      <c r="L55" s="72">
         <v>46094</v>
       </c>
-      <c r="L55" s="77">
-        <f t="shared" ref="L55:L58" si="9">K55+46</f>
+      <c r="M55" s="72">
+        <f t="shared" ref="M55:M58" si="9">L55+46</f>
         <v>46140</v>
       </c>
-      <c r="N55" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O55" s="52" t="str">
+      <c r="O55" s="57" t="s">
+        <v>320</v>
+      </c>
+      <c r="P55" s="48" t="str">
         <f t="shared" si="0"/>
         <v>03/13/2026</v>
       </c>
-      <c r="P55" s="52" t="str">
+      <c r="Q55" s="48" t="str">
         <f t="shared" si="1"/>
         <v>04/28/2026</v>
       </c>
     </row>
-    <row r="56" spans="1:16" x14ac:dyDescent="1.3">
-[...3 lines deleted...]
-      <c r="B56" s="25" t="s">
+    <row r="56" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A56" s="10" t="s">
+        <v>310</v>
+      </c>
+      <c r="C56" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C56" s="26" t="s">
+      <c r="D56" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D56" s="8" t="s">
+      <c r="E56" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="F56" s="23" t="s">
         <v>313</v>
       </c>
-      <c r="E56" s="25" t="s">
+      <c r="G56" s="25">
+        <v>5000</v>
+      </c>
+      <c r="H56" s="8" t="s">
         <v>314</v>
       </c>
-      <c r="F56" s="27">
-[...5 lines deleted...]
-      <c r="H56" s="29" t="s">
+      <c r="I56" s="91" t="s">
         <v>153</v>
       </c>
-      <c r="I56" s="57" t="s">
+      <c r="J56" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K56" s="77">
+      <c r="L56" s="72">
         <v>46094</v>
       </c>
-      <c r="L56" s="77">
+      <c r="M56" s="72">
         <f t="shared" si="9"/>
         <v>46140</v>
       </c>
-      <c r="N56" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O56" s="52" t="str">
+      <c r="O56" s="57" t="s">
+        <v>321</v>
+      </c>
+      <c r="P56" s="48" t="str">
         <f t="shared" si="0"/>
         <v>03/13/2026</v>
       </c>
-      <c r="P56" s="52" t="str">
+      <c r="Q56" s="48" t="str">
         <f t="shared" si="1"/>
         <v>04/28/2026</v>
       </c>
     </row>
-    <row r="57" spans="1:16" x14ac:dyDescent="1.3">
-      <c r="A57" s="12" t="s">
+    <row r="57" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A57" s="10" t="s">
         <v>154</v>
       </c>
-      <c r="B57" s="25" t="s">
+      <c r="C57" s="23" t="s">
+        <v>315</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="F57" s="23" t="s">
         <v>316</v>
       </c>
-      <c r="C57" s="26" t="s">
-[...5 lines deleted...]
-      <c r="E57" s="25" t="s">
+      <c r="G57" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="H57" s="8" t="s">
         <v>317</v>
       </c>
-      <c r="F57" s="25" t="s">
-[...5 lines deleted...]
-      <c r="H57" s="29" t="s">
+      <c r="I57" s="91" t="s">
         <v>153</v>
       </c>
-      <c r="I57" s="57" t="s">
+      <c r="J57" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K57" s="77">
+      <c r="L57" s="72">
         <v>46094</v>
       </c>
-      <c r="L57" s="77">
+      <c r="M57" s="72">
         <f t="shared" si="9"/>
         <v>46140</v>
       </c>
-      <c r="N57" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O57" s="52" t="str">
+      <c r="O57" s="57" t="s">
+        <v>322</v>
+      </c>
+      <c r="P57" s="48" t="str">
         <f t="shared" si="0"/>
         <v>03/13/2026</v>
       </c>
-      <c r="P57" s="52" t="str">
+      <c r="Q57" s="48" t="str">
         <f t="shared" si="1"/>
         <v>04/28/2026</v>
       </c>
     </row>
-    <row r="58" spans="1:16" ht="97.95" customHeight="1" x14ac:dyDescent="1.3">
-      <c r="A58" s="12" t="s">
+    <row r="58" spans="1:17" ht="97.95" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A58" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B58" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="26" t="s">
+      <c r="C58" s="23" t="s">
+        <v>326</v>
+      </c>
+      <c r="D58" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D58" s="8" t="s">
-[...5 lines deleted...]
-      <c r="F58" s="27">
+      <c r="E58" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="F58" s="23" t="s">
+        <v>316</v>
+      </c>
+      <c r="G58" s="25">
         <v>400000</v>
       </c>
-      <c r="G58" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="29" t="s">
+      <c r="H58" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="I58" s="91" t="s">
         <v>153</v>
       </c>
-      <c r="I58" s="57" t="s">
+      <c r="J58" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K58" s="82">
+      <c r="L58" s="77">
         <v>46101</v>
       </c>
-      <c r="L58" s="77">
+      <c r="M58" s="72">
         <f t="shared" si="9"/>
         <v>46147</v>
       </c>
-      <c r="N58" s="62" t="s">
+      <c r="O58" s="57" t="s">
+        <v>331</v>
+      </c>
+      <c r="P58" s="48" t="str">
+        <f t="shared" ref="P58" si="10">TEXT(L58,"mm/dd/yyyy")</f>
+        <v>03/20/2026</v>
+      </c>
+      <c r="Q58" s="48" t="str">
+        <f t="shared" ref="Q58" si="11">TEXT(M58,"mm/dd/yyyy")</f>
+        <v>05/05/2026</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A59" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="C59" s="23" t="s">
+        <v>227</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>329</v>
+      </c>
+      <c r="G59" s="82">
+        <v>50000</v>
+      </c>
+      <c r="H59" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="K59" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="L59" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M59" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O59" s="57" t="s">
+        <v>332</v>
+      </c>
+      <c r="P59" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q59" s="72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" ht="118.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A60" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C60" s="23" t="s">
+        <v>326</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E60" s="7" t="s">
         <v>334</v>
       </c>
-      <c r="O58" s="52" t="str">
-[...15 lines deleted...]
-      <c r="C59" s="26" t="s">
+      <c r="F60" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="G60" s="75">
+        <v>2500</v>
+      </c>
+      <c r="H60" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="J60" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L60" s="77">
+        <v>46108</v>
+      </c>
+      <c r="M60" s="72">
+        <f t="shared" ref="M60" si="12">L60+46</f>
+        <v>46154</v>
+      </c>
+      <c r="N60" s="12" t="s">
+        <v>358</v>
+      </c>
+      <c r="O60" s="57" t="s">
+        <v>359</v>
+      </c>
+      <c r="P60" s="48" t="str">
+        <f t="shared" ref="P60" si="13">TEXT(L60,"mm/dd/yyyy")</f>
+        <v>03/27/2026</v>
+      </c>
+      <c r="Q60" s="48" t="str">
+        <f t="shared" ref="Q60" si="14">TEXT(M60,"mm/dd/yyyy")</f>
+        <v>05/12/2026</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A61" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="C61" s="23" t="s">
+        <v>337</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="E61" s="24" t="s">
+        <v>339</v>
+      </c>
+      <c r="F61" s="24" t="s">
+        <v>338</v>
+      </c>
+      <c r="G61" s="75">
+        <v>10710</v>
+      </c>
+      <c r="H61" s="83" t="s">
+        <v>340</v>
+      </c>
+      <c r="J61" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L61" s="77">
+        <v>46108</v>
+      </c>
+      <c r="M61" s="72">
+        <f t="shared" ref="M61" si="15">L61+46</f>
+        <v>46154</v>
+      </c>
+      <c r="O61" s="57" t="s">
+        <v>360</v>
+      </c>
+      <c r="P61" s="81">
+        <v>46108</v>
+      </c>
+      <c r="Q61" s="81">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A62" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="23" t="s">
+        <v>234</v>
+      </c>
+      <c r="D62" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E62" s="24" t="s">
+        <v>341</v>
+      </c>
+      <c r="F62" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="G62" s="75">
+        <v>40000</v>
+      </c>
+      <c r="H62" s="83" t="s">
+        <v>342</v>
+      </c>
+      <c r="K62" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L62" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M62" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O62" s="57" t="s">
+        <v>361</v>
+      </c>
+      <c r="P62" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q62" s="72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A63" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C63" s="23" t="s">
+        <v>344</v>
+      </c>
+      <c r="D63" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="24" t="s">
+        <v>345</v>
+      </c>
+      <c r="F63" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G63" s="24">
+        <v>50000</v>
+      </c>
+      <c r="H63" s="84" t="s">
+        <v>346</v>
+      </c>
+      <c r="K63" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L63" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M63" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O63" s="57" t="s">
+        <v>362</v>
+      </c>
+      <c r="P63" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q63" s="72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A64" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C64" s="23" t="s">
+        <v>344</v>
+      </c>
+      <c r="D64" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="24" t="s">
+        <v>347</v>
+      </c>
+      <c r="F64" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" s="24">
+        <v>50000</v>
+      </c>
+      <c r="H64" s="84" t="s">
+        <v>348</v>
+      </c>
+      <c r="K64" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L64" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M64" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O64" s="57" t="s">
+        <v>363</v>
+      </c>
+      <c r="P64" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q64" s="72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A65" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C65" s="23" t="s">
+        <v>344</v>
+      </c>
+      <c r="D65" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="24" t="s">
+        <v>349</v>
+      </c>
+      <c r="F65" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G65" s="24">
+        <v>50000</v>
+      </c>
+      <c r="H65" s="84" t="s">
+        <v>350</v>
+      </c>
+      <c r="K65" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L65" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M65" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O65" s="57" t="s">
+        <v>364</v>
+      </c>
+      <c r="P65" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q65" s="72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A66" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C66" s="23" t="s">
+        <v>234</v>
+      </c>
+      <c r="D66" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E66" s="24" t="s">
+        <v>351</v>
+      </c>
+      <c r="F66" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G66" s="75" t="s">
+        <v>353</v>
+      </c>
+      <c r="H66" s="83" t="s">
+        <v>352</v>
+      </c>
+      <c r="J66" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L66" s="77">
+        <v>46108</v>
+      </c>
+      <c r="M66" s="72">
+        <f t="shared" ref="M66" si="16">L66+46</f>
+        <v>46154</v>
+      </c>
+      <c r="O66" s="57" t="s">
+        <v>365</v>
+      </c>
+      <c r="P66" s="48" t="str">
+        <f t="shared" ref="P66" si="17">TEXT(L66,"mm/dd/yyyy")</f>
+        <v>03/27/2026</v>
+      </c>
+      <c r="Q66" s="48" t="str">
+        <f t="shared" ref="Q66" si="18">TEXT(M66,"mm/dd/yyyy")</f>
+        <v>05/12/2026</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A67" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C67" s="23" t="s">
+        <v>354</v>
+      </c>
+      <c r="E67" s="24" t="s">
+        <v>355</v>
+      </c>
+      <c r="F67" s="24" t="s">
+        <v>356</v>
+      </c>
+      <c r="G67" s="24" t="s">
+        <v>353</v>
+      </c>
+      <c r="H67" s="83" t="s">
+        <v>357</v>
+      </c>
+      <c r="K67" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L67" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M67" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O67" s="57" t="s">
+        <v>366</v>
+      </c>
+      <c r="P67" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q67" s="72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" ht="129" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A68" s="10" t="s">
+        <v>367</v>
+      </c>
+      <c r="C68" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D68" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D59" s="8" t="s">
-[...11 lines deleted...]
-      <c r="J59" s="57" t="s">
+      <c r="E68" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="F68" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G68" s="75">
+        <v>520300</v>
+      </c>
+      <c r="H68" s="83" t="s">
+        <v>369</v>
+      </c>
+      <c r="I68" s="83" t="s">
+        <v>370</v>
+      </c>
+      <c r="K68" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K59" s="82" t="s">
+      <c r="L68" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="L59" s="82" t="s">
+      <c r="M68" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="N59" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O59" s="77" t="s">
+      <c r="O68" s="57" t="s">
+        <v>371</v>
+      </c>
+      <c r="P68" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="P59" s="77" t="s">
+      <c r="Q68" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="60" spans="1:16" ht="118.2" customHeight="1" x14ac:dyDescent="1.3">
-      <c r="A60" s="12" t="s">
+    <row r="69" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A69" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="B60" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="26" t="s">
+      <c r="C69" s="23" t="s">
+        <v>326</v>
+      </c>
+      <c r="D69" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D60" s="8" t="s">
-[...11 lines deleted...]
-      <c r="I60" s="13" t="s">
+      <c r="E69" s="24" t="s">
+        <v>372</v>
+      </c>
+      <c r="F69" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="G69" s="85">
+        <v>3000</v>
+      </c>
+      <c r="H69" s="83" t="s">
+        <v>373</v>
+      </c>
+      <c r="J69" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K60" s="82">
-[...43 lines deleted...]
-      <c r="I61" s="13" t="s">
+      <c r="L69" s="77">
+        <v>46115</v>
+      </c>
+      <c r="M69" s="72">
+        <f t="shared" ref="M69" si="19">L69+46</f>
+        <v>46161</v>
+      </c>
+      <c r="O69" s="57" t="s">
+        <v>382</v>
+      </c>
+      <c r="P69" s="48" t="str">
+        <f t="shared" ref="P69:P70" si="20">TEXT(L69,"mm/dd/yyyy")</f>
+        <v>04/03/2026</v>
+      </c>
+      <c r="Q69" s="48" t="str">
+        <f t="shared" ref="Q69:Q70" si="21">TEXT(M69,"mm/dd/yyyy")</f>
+        <v>05/19/2026</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A70" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C70" s="23" t="s">
+        <v>326</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E70" s="24" t="s">
+        <v>374</v>
+      </c>
+      <c r="F70" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="G70" s="23">
+        <v>1000</v>
+      </c>
+      <c r="H70" s="83" t="s">
+        <v>381</v>
+      </c>
+      <c r="J70" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K61" s="82">
-[...331 lines deleted...]
-      <c r="K69" s="82">
+      <c r="L70" s="77">
         <v>46115</v>
       </c>
-      <c r="L69" s="77">
-        <f t="shared" ref="L69" si="19">K69+46</f>
+      <c r="M70" s="72">
+        <f t="shared" ref="M70" si="22">L70+46</f>
         <v>46161</v>
       </c>
-      <c r="N69" s="62" t="s">
-[...46 lines deleted...]
-      <c r="O70" s="52" t="str">
+      <c r="O70" s="57" t="s">
+        <v>383</v>
+      </c>
+      <c r="P70" s="48" t="str">
         <f t="shared" si="20"/>
         <v>04/03/2026</v>
       </c>
-      <c r="P70" s="52" t="str">
+      <c r="Q70" s="48" t="str">
         <f t="shared" si="21"/>
         <v>05/19/2026</v>
       </c>
     </row>
-    <row r="71" spans="1:16" x14ac:dyDescent="1.3">
-      <c r="A71" s="12" t="s">
+    <row r="71" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A71" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="C71" s="23" t="s">
+        <v>376</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E71" s="24" t="s">
+        <v>377</v>
+      </c>
+      <c r="F71" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G71" s="23">
+        <v>25000</v>
+      </c>
+      <c r="H71" s="83" t="s">
         <v>378</v>
       </c>
-      <c r="B71" s="25" t="s">
+      <c r="K71" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L71" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M71" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O71" s="57" t="s">
+        <v>384</v>
+      </c>
+      <c r="P71" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q71" s="72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" ht="147" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A72" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C72" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D72" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="E72" s="24" t="s">
         <v>379</v>
       </c>
-      <c r="C71" s="26" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="26" t="s">
+      <c r="F72" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G72" s="23">
+        <v>90000</v>
+      </c>
+      <c r="H72" s="83" t="s">
         <v>380</v>
       </c>
-      <c r="E71" s="25" t="s">
-[...8 lines deleted...]
-      <c r="J71" s="13" t="s">
+      <c r="K72" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K71" s="82" t="s">
+      <c r="L72" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="L71" s="82" t="s">
+      <c r="M72" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="N71" s="62" t="s">
+      <c r="O72" s="57" t="s">
+        <v>385</v>
+      </c>
+      <c r="P72" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q72" s="72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A73" s="10" t="s">
+        <v>386</v>
+      </c>
+      <c r="C73" s="23" t="s">
         <v>387</v>
       </c>
-      <c r="O71" s="77" t="s">
-[...28 lines deleted...]
-      <c r="J72" s="13" t="s">
+      <c r="D73" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>388</v>
+      </c>
+      <c r="F73" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="G73" s="23">
+        <v>1875</v>
+      </c>
+      <c r="H73" s="83" t="s">
+        <v>389</v>
+      </c>
+      <c r="J73" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K72" s="82" t="s">
-[...19 lines deleted...]
-      <c r="B73" s="25" t="s">
+      <c r="L73" s="77">
+        <v>46122</v>
+      </c>
+      <c r="M73" s="72">
+        <f t="shared" ref="M73:M74" si="23">L73+46</f>
+        <v>46168</v>
+      </c>
+      <c r="O73" s="57" t="s">
+        <v>393</v>
+      </c>
+      <c r="P73" s="48" t="str">
+        <f t="shared" ref="P73:P74" si="24">TEXT(L73,"mm/dd/yyyy")</f>
+        <v>04/10/2026</v>
+      </c>
+      <c r="Q73" s="48" t="str">
+        <f t="shared" ref="Q73:Q74" si="25">TEXT(M73,"mm/dd/yyyy")</f>
+        <v>05/26/2026</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A74" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="C74" s="23" t="s">
         <v>390</v>
       </c>
-      <c r="C73" s="26" t="s">
+      <c r="D74" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D73" s="26" t="s">
+      <c r="E74" s="24" t="s">
         <v>391</v>
       </c>
-      <c r="E73" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G73" s="88" t="s">
+      <c r="G74" s="86">
+        <v>4196</v>
+      </c>
+      <c r="H74" s="83" t="s">
         <v>392</v>
       </c>
-      <c r="I73" s="13" t="s">
+      <c r="I74" s="92" t="s">
+        <v>153</v>
+      </c>
+      <c r="J74" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K73" s="82">
+      <c r="L74" s="77">
         <v>46122</v>
       </c>
-      <c r="L73" s="77">
-[...43 lines deleted...]
-      <c r="L74" s="77">
+      <c r="M74" s="72">
         <f t="shared" si="23"/>
         <v>46168</v>
       </c>
-      <c r="N74" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O74" s="52" t="str">
+      <c r="O74" s="57" t="s">
+        <v>394</v>
+      </c>
+      <c r="P74" s="48" t="str">
         <f t="shared" si="24"/>
         <v>04/10/2026</v>
       </c>
-      <c r="P74" s="52" t="str">
+      <c r="Q74" s="48" t="str">
         <f t="shared" si="25"/>
         <v>05/26/2026</v>
       </c>
     </row>
-    <row r="75" spans="1:16" ht="95.4" x14ac:dyDescent="1.3">
-      <c r="A75" s="12" t="s">
+    <row r="75" spans="1:17" ht="95.4" x14ac:dyDescent="1.3">
+      <c r="A75" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="B75" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="26" t="s">
+      <c r="C75" s="23" t="s">
+        <v>326</v>
+      </c>
+      <c r="D75" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D75" s="26" t="s">
+      <c r="E75" s="24" t="s">
+        <v>396</v>
+      </c>
+      <c r="F75" s="23">
+        <v>1</v>
+      </c>
+      <c r="G75" s="25">
+        <v>500</v>
+      </c>
+      <c r="H75" s="83" t="s">
+        <v>395</v>
+      </c>
+      <c r="K75" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L75" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M75" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="N75" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="O75" s="57" t="s">
+        <v>405</v>
+      </c>
+      <c r="P75" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q75" s="72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" ht="174" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A76" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C76" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D76" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E76" s="24" t="s">
+        <v>397</v>
+      </c>
+      <c r="F76" s="23" t="s">
+        <v>398</v>
+      </c>
+      <c r="G76" s="86">
+        <v>50000</v>
+      </c>
+      <c r="H76" s="83" t="s">
         <v>399</v>
       </c>
-      <c r="E75" s="25">
-[...5 lines deleted...]
-      <c r="G75" s="88" t="s">
+      <c r="K76" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L76" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M76" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="N76" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="O76" s="57" t="s">
+        <v>406</v>
+      </c>
+      <c r="P76" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q76" s="72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" ht="132" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A77" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C77" s="23" t="s">
+        <v>400</v>
+      </c>
+      <c r="D77" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E77" s="24" t="s">
+        <v>401</v>
+      </c>
+      <c r="F77" s="23" t="s">
         <v>398</v>
       </c>
-      <c r="J75" s="13" t="s">
+      <c r="G77" s="86">
+        <v>50000</v>
+      </c>
+      <c r="H77" s="83" t="s">
+        <v>409</v>
+      </c>
+      <c r="J77" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K75" s="82" t="s">
-[...5 lines deleted...]
-      <c r="M75" s="11" t="s">
+      <c r="L77" s="77">
+        <v>46129</v>
+      </c>
+      <c r="M77" s="72">
+        <f t="shared" ref="M77" si="26">L77+46</f>
+        <v>46175</v>
+      </c>
+      <c r="N77" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="O77" s="57" t="s">
         <v>407</v>
       </c>
-      <c r="N75" s="62" t="s">
+      <c r="P77" s="48" t="str">
+        <f t="shared" ref="P77" si="27">TEXT(L77,"mm/dd/yyyy")</f>
+        <v>04/17/2026</v>
+      </c>
+      <c r="Q77" s="48" t="str">
+        <f t="shared" ref="Q77" si="28">TEXT(M77,"mm/dd/yyyy")</f>
+        <v>06/02/2026</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17" ht="177.6" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A78" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="C78" s="23" t="s">
+        <v>403</v>
+      </c>
+      <c r="D78" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="E78" s="24" t="s">
+        <v>410</v>
+      </c>
+      <c r="F78" s="23" t="s">
+        <v>411</v>
+      </c>
+      <c r="G78" s="25">
+        <v>30000</v>
+      </c>
+      <c r="H78" s="83" t="s">
+        <v>412</v>
+      </c>
+      <c r="J78" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L78" s="77">
+        <v>46129</v>
+      </c>
+      <c r="M78" s="72">
+        <f t="shared" ref="M78:M79" si="29">L78+46</f>
+        <v>46175</v>
+      </c>
+      <c r="O78" s="57" t="s">
         <v>408</v>
       </c>
-      <c r="O75" s="77" t="s">
-[...22 lines deleted...]
-      <c r="F76" s="91">
+      <c r="P78" s="48" t="str">
+        <f t="shared" ref="P78" si="30">TEXT(L78,"mm/dd/yyyy")</f>
+        <v>04/17/2026</v>
+      </c>
+      <c r="Q78" s="48" t="str">
+        <f t="shared" ref="Q78" si="31">TEXT(M78,"mm/dd/yyyy")</f>
+        <v>06/02/2026</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17" ht="102" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A79" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="C79" s="23" t="s">
+        <v>416</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E79" s="87" t="s">
+        <v>417</v>
+      </c>
+      <c r="F79" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G79" s="86">
         <v>50000</v>
       </c>
-      <c r="G76" s="88" t="s">
-[...2 lines deleted...]
-      <c r="J76" s="13" t="s">
+      <c r="H79" s="83" t="s">
+        <v>428</v>
+      </c>
+      <c r="J79" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K76" s="82" t="s">
-[...134 lines deleted...]
-      <c r="K79" s="82">
+      <c r="L79" s="77">
         <v>46136</v>
       </c>
-      <c r="L79" s="77">
+      <c r="M79" s="72">
         <f t="shared" si="29"/>
         <v>46182</v>
       </c>
-      <c r="N79" s="62" t="s">
-[...3 lines deleted...]
-        <f t="shared" ref="O79:O83" si="32">TEXT(K79,"mm/dd/yyyy")</f>
+      <c r="O79" s="57" t="s">
+        <v>429</v>
+      </c>
+      <c r="P79" s="48" t="str">
+        <f t="shared" ref="P79:P83" si="32">TEXT(L79,"mm/dd/yyyy")</f>
         <v>04/24/2026</v>
       </c>
-      <c r="P79" s="52" t="str">
-        <f t="shared" ref="P79:P83" si="33">TEXT(L79,"mm/dd/yyyy")</f>
+      <c r="Q79" s="48" t="str">
+        <f t="shared" ref="Q79:Q83" si="33">TEXT(M79,"mm/dd/yyyy")</f>
         <v>06/09/2026</v>
       </c>
     </row>
-    <row r="80" spans="1:16" ht="109.2" customHeight="1" x14ac:dyDescent="1.3">
-      <c r="A80" s="12" t="s">
+    <row r="80" spans="1:17" ht="109.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A80" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B80" s="25" t="s">
+      <c r="C80" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="C80" s="26" t="s">
+      <c r="D80" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="D80" s="92" t="s">
-[...5 lines deleted...]
-      <c r="F80" s="27">
+      <c r="E80" s="87" t="s">
+        <v>418</v>
+      </c>
+      <c r="F80" s="23" t="s">
+        <v>411</v>
+      </c>
+      <c r="G80" s="25">
         <v>15000</v>
       </c>
-      <c r="G80" s="88" t="s">
-[...2 lines deleted...]
-      <c r="I80" s="13" t="s">
+      <c r="H80" s="83" t="s">
+        <v>419</v>
+      </c>
+      <c r="J80" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K80" s="82">
+      <c r="L80" s="77">
         <v>46136</v>
       </c>
-      <c r="L80" s="77">
-        <f t="shared" ref="L80" si="34">K80+46</f>
+      <c r="M80" s="72">
+        <f t="shared" ref="M80" si="34">L80+46</f>
         <v>46182</v>
       </c>
-      <c r="N80" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O80" s="52" t="str">
+      <c r="O80" s="57" t="s">
+        <v>430</v>
+      </c>
+      <c r="P80" s="48" t="str">
         <f t="shared" si="32"/>
         <v>04/24/2026</v>
       </c>
-      <c r="P80" s="52" t="str">
+      <c r="Q80" s="48" t="str">
         <f t="shared" si="33"/>
         <v>06/09/2026</v>
       </c>
     </row>
-    <row r="81" spans="1:16" x14ac:dyDescent="1.3">
-[...6 lines deleted...]
-      <c r="C81" s="26" t="s">
+    <row r="81" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A81" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="C81" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="D81" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="D81" s="92" t="s">
-[...2 lines deleted...]
-      <c r="E81" s="25" t="s">
+      <c r="E81" s="87" t="s">
+        <v>424</v>
+      </c>
+      <c r="F81" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="F81" s="27">
+      <c r="G81" s="25">
         <v>7052</v>
       </c>
-      <c r="G81" s="88" t="s">
-[...2 lines deleted...]
-      <c r="J81" s="13" t="s">
+      <c r="H81" s="83" t="s">
+        <v>425</v>
+      </c>
+      <c r="K81" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K81" s="82" t="s">
+      <c r="L81" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="L81" s="82" t="s">
+      <c r="M81" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="N81" s="62" t="s">
-[...6 lines deleted...]
-      <c r="P81" s="52" t="str">
+      <c r="O81" s="57" t="s">
+        <v>431</v>
+      </c>
+      <c r="P81" s="48" t="str">
         <f>TEXT(L81,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="12" t="s">
+      <c r="Q81" s="48" t="str">
+        <f>TEXT(M81,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17" ht="112.95" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A82" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B82" s="25" t="s">
+      <c r="C82" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="C82" s="26" t="s">
+      <c r="D82" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D82" s="92" t="s">
-[...5 lines deleted...]
-      <c r="F82" s="27">
+      <c r="E82" s="87" t="s">
+        <v>420</v>
+      </c>
+      <c r="F82" s="23" t="s">
+        <v>421</v>
+      </c>
+      <c r="G82" s="25">
         <v>2500</v>
       </c>
-      <c r="G82" s="88" t="s">
-[...2 lines deleted...]
-      <c r="J82" s="13" t="s">
+      <c r="H82" s="83" t="s">
+        <v>422</v>
+      </c>
+      <c r="K82" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K82" s="82" t="s">
+      <c r="L82" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="L82" s="82" t="s">
+      <c r="M82" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="N82" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O82" s="52" t="str">
+      <c r="O82" s="57" t="s">
+        <v>432</v>
+      </c>
+      <c r="P82" s="48" t="str">
         <f t="shared" si="32"/>
         <v>n/a</v>
       </c>
-      <c r="P82" s="52" t="str">
+      <c r="Q82" s="48" t="str">
         <f t="shared" si="33"/>
         <v>n/a</v>
       </c>
     </row>
-    <row r="83" spans="1:16" ht="112.2" customHeight="1" x14ac:dyDescent="1.3">
-      <c r="A83" s="12" t="s">
+    <row r="83" spans="1:17" ht="112.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A83" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B83" s="25" t="s">
+      <c r="C83" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="C83" s="26" t="s">
+      <c r="D83" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D83" s="92" t="s">
-[...5 lines deleted...]
-      <c r="F83" s="27">
+      <c r="E83" s="87" t="s">
+        <v>426</v>
+      </c>
+      <c r="F83" s="23" t="s">
+        <v>398</v>
+      </c>
+      <c r="G83" s="25">
         <v>5000</v>
       </c>
-      <c r="G83" s="88" t="s">
-[...2 lines deleted...]
-      <c r="J83" s="13" t="s">
+      <c r="H83" s="83" t="s">
+        <v>427</v>
+      </c>
+      <c r="K83" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="K83" s="82" t="s">
+      <c r="L83" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="L83" s="82" t="s">
+      <c r="M83" s="77" t="s">
         <v>124</v>
       </c>
-      <c r="N83" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O83" s="52" t="str">
+      <c r="O83" s="57" t="s">
+        <v>433</v>
+      </c>
+      <c r="P83" s="48" t="str">
         <f t="shared" si="32"/>
         <v>n/a</v>
       </c>
-      <c r="P83" s="52" t="str">
+      <c r="Q83" s="48" t="str">
         <f t="shared" si="33"/>
         <v>n/a</v>
       </c>
     </row>
-    <row r="84" spans="1:16" x14ac:dyDescent="1.3">
-[...653 lines deleted...]
-      <c r="P247" s="52"/>
+    <row r="84" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A84" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C84" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="D84" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E84" s="87" t="s">
+        <v>434</v>
+      </c>
+      <c r="F84" s="23" t="s">
+        <v>435</v>
+      </c>
+      <c r="G84" s="25">
+        <v>4000</v>
+      </c>
+      <c r="H84" s="83" t="s">
+        <v>436</v>
+      </c>
+      <c r="J84" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L84" s="77">
+        <v>46150</v>
+      </c>
+      <c r="M84" s="72">
+        <f t="shared" ref="M84" si="35">L84+46</f>
+        <v>46196</v>
+      </c>
+      <c r="O84" s="57" t="s">
+        <v>461</v>
+      </c>
+      <c r="P84" s="48" t="str">
+        <f t="shared" ref="P84:P88" si="36">TEXT(L84,"mm/dd/yyyy")</f>
+        <v>05/08/2026</v>
+      </c>
+      <c r="Q84" s="48" t="str">
+        <f t="shared" ref="Q84:Q88" si="37">TEXT(M84,"mm/dd/yyyy")</f>
+        <v>06/23/2026</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A85" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C85" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="D85" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E85" s="87" t="s">
+        <v>438</v>
+      </c>
+      <c r="F85" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="G85" s="25">
+        <v>5000</v>
+      </c>
+      <c r="H85" s="83" t="s">
+        <v>437</v>
+      </c>
+      <c r="J85" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L85" s="77">
+        <v>46150</v>
+      </c>
+      <c r="M85" s="72">
+        <f t="shared" ref="M85:M88" si="38">L85+46</f>
+        <v>46196</v>
+      </c>
+      <c r="O85" s="57" t="s">
+        <v>462</v>
+      </c>
+      <c r="P85" s="48" t="str">
+        <f t="shared" si="36"/>
+        <v>05/08/2026</v>
+      </c>
+      <c r="Q85" s="48" t="str">
+        <f t="shared" si="37"/>
+        <v>06/23/2026</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A86" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="C86" s="23" t="s">
+        <v>439</v>
+      </c>
+      <c r="D86" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E86" s="87" t="s">
+        <v>441</v>
+      </c>
+      <c r="F86" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G86" s="25">
+        <v>4750</v>
+      </c>
+      <c r="H86" s="83" t="s">
+        <v>440</v>
+      </c>
+      <c r="J86" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L86" s="77">
+        <v>46150</v>
+      </c>
+      <c r="M86" s="72">
+        <f t="shared" si="38"/>
+        <v>46196</v>
+      </c>
+      <c r="O86" s="57" t="s">
+        <v>463</v>
+      </c>
+      <c r="P86" s="48" t="str">
+        <f t="shared" si="36"/>
+        <v>05/08/2026</v>
+      </c>
+      <c r="Q86" s="48" t="str">
+        <f t="shared" si="37"/>
+        <v>06/23/2026</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A87" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C87" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D87" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E87" s="87" t="s">
+        <v>442</v>
+      </c>
+      <c r="F87" s="23" t="s">
+        <v>398</v>
+      </c>
+      <c r="G87" s="25">
+        <v>25000</v>
+      </c>
+      <c r="H87" s="83" t="s">
+        <v>443</v>
+      </c>
+      <c r="J87" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L87" s="77">
+        <v>46150</v>
+      </c>
+      <c r="M87" s="72">
+        <f t="shared" si="38"/>
+        <v>46196</v>
+      </c>
+      <c r="O87" s="57" t="s">
+        <v>464</v>
+      </c>
+      <c r="P87" s="48" t="str">
+        <f t="shared" si="36"/>
+        <v>05/08/2026</v>
+      </c>
+      <c r="Q87" s="48" t="str">
+        <f t="shared" si="37"/>
+        <v>06/23/2026</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A88" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C88" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="D88" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E88" s="87" t="s">
+        <v>444</v>
+      </c>
+      <c r="F88" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="G88" s="25">
+        <v>5000</v>
+      </c>
+      <c r="H88" s="83" t="s">
+        <v>333</v>
+      </c>
+      <c r="J88" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L88" s="77">
+        <v>46150</v>
+      </c>
+      <c r="M88" s="72">
+        <f t="shared" si="38"/>
+        <v>46196</v>
+      </c>
+      <c r="O88" s="57" t="s">
+        <v>465</v>
+      </c>
+      <c r="P88" s="48" t="str">
+        <f t="shared" si="36"/>
+        <v>05/08/2026</v>
+      </c>
+      <c r="Q88" s="48" t="str">
+        <f t="shared" si="37"/>
+        <v>06/23/2026</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A89" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="C89" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="D89" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E89" s="87" t="s">
+        <v>445</v>
+      </c>
+      <c r="F89" s="23" t="s">
+        <v>446</v>
+      </c>
+      <c r="G89" s="25">
+        <v>500</v>
+      </c>
+      <c r="H89" s="83" t="s">
+        <v>447</v>
+      </c>
+      <c r="K89" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L89" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M89" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O89" s="57" t="s">
+        <v>466</v>
+      </c>
+      <c r="P89" s="48" t="str">
+        <f t="shared" ref="P89:P91" si="39">TEXT(L89,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q89" s="48" t="str">
+        <f t="shared" ref="Q89:Q91" si="40">TEXT(M89,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17" ht="129" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A90" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C90" s="23" t="s">
+        <v>234</v>
+      </c>
+      <c r="D90" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E90" s="87" t="s">
+        <v>448</v>
+      </c>
+      <c r="F90" s="23" t="s">
+        <v>449</v>
+      </c>
+      <c r="G90" s="25">
+        <v>25000</v>
+      </c>
+      <c r="H90" s="83" t="s">
+        <v>450</v>
+      </c>
+      <c r="J90" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L90" s="77">
+        <v>46150</v>
+      </c>
+      <c r="M90" s="72">
+        <f t="shared" ref="M90:M91" si="41">L90+46</f>
+        <v>46196</v>
+      </c>
+      <c r="N90" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="O90" s="57" t="s">
+        <v>467</v>
+      </c>
+      <c r="P90" s="48" t="str">
+        <f t="shared" si="39"/>
+        <v>05/08/2026</v>
+      </c>
+      <c r="Q90" s="48" t="str">
+        <f t="shared" si="40"/>
+        <v>06/23/2026</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" ht="118.95" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A91" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C91" s="23" t="s">
+        <v>234</v>
+      </c>
+      <c r="D91" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E91" s="87" t="s">
+        <v>451</v>
+      </c>
+      <c r="F91" s="23" t="s">
+        <v>452</v>
+      </c>
+      <c r="G91" s="25">
+        <v>25000</v>
+      </c>
+      <c r="H91" s="83" t="s">
+        <v>453</v>
+      </c>
+      <c r="J91" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L91" s="77">
+        <v>46150</v>
+      </c>
+      <c r="M91" s="72">
+        <f t="shared" si="41"/>
+        <v>46196</v>
+      </c>
+      <c r="O91" s="57" t="s">
+        <v>468</v>
+      </c>
+      <c r="P91" s="48" t="str">
+        <f t="shared" si="39"/>
+        <v>05/08/2026</v>
+      </c>
+      <c r="Q91" s="48" t="str">
+        <f t="shared" si="40"/>
+        <v>06/23/2026</v>
+      </c>
+    </row>
+    <row r="92" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A92" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="C92" s="23" t="s">
+        <v>455</v>
+      </c>
+      <c r="D92" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E92" s="87" t="s">
+        <v>456</v>
+      </c>
+      <c r="F92" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G92" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="H92" s="83" t="s">
+        <v>457</v>
+      </c>
+      <c r="K92" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L92" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M92" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O92" s="57" t="s">
+        <v>469</v>
+      </c>
+      <c r="P92" s="48" t="str">
+        <f t="shared" ref="P92:P93" si="42">TEXT(L92,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q92" s="48" t="str">
+        <f t="shared" ref="Q92:Q93" si="43">TEXT(M92,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A93" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C93" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="D93" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E93" s="87" t="s">
+        <v>460</v>
+      </c>
+      <c r="F93" s="23" t="s">
+        <v>458</v>
+      </c>
+      <c r="G93" s="25">
+        <v>7500</v>
+      </c>
+      <c r="H93" s="83" t="s">
+        <v>459</v>
+      </c>
+      <c r="J93" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L93" s="77">
+        <v>46150</v>
+      </c>
+      <c r="M93" s="72">
+        <f t="shared" ref="M93" si="44">L93+46</f>
+        <v>46196</v>
+      </c>
+      <c r="O93" s="57" t="s">
+        <v>470</v>
+      </c>
+      <c r="P93" s="48" t="str">
+        <f t="shared" si="42"/>
+        <v>05/08/2026</v>
+      </c>
+      <c r="Q93" s="48" t="str">
+        <f t="shared" si="43"/>
+        <v>06/23/2026</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A94" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="C94" s="23" t="s">
+        <v>376</v>
+      </c>
+      <c r="D94" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E94" s="87" t="s">
+        <v>472</v>
+      </c>
+      <c r="F94" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G94" s="25">
+        <v>25000</v>
+      </c>
+      <c r="H94" s="83" t="s">
+        <v>473</v>
+      </c>
+      <c r="J94" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L94" s="77">
+        <v>46155</v>
+      </c>
+      <c r="M94" s="72">
+        <f t="shared" ref="M94" si="45">L94+46</f>
+        <v>46201</v>
+      </c>
+      <c r="N94" s="12" t="s">
+        <v>514</v>
+      </c>
+      <c r="O94" s="57" t="s">
+        <v>495</v>
+      </c>
+      <c r="P94" s="48" t="str">
+        <f t="shared" ref="P94" si="46">TEXT(L94,"mm/dd/yyyy")</f>
+        <v>05/13/2026</v>
+      </c>
+      <c r="Q94" s="48" t="str">
+        <f t="shared" ref="Q94" si="47">TEXT(M94,"mm/dd/yyyy")</f>
+        <v>06/28/2026</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17" ht="112.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A95" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="C95" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E95" s="87" t="s">
+        <v>492</v>
+      </c>
+      <c r="F95" s="23" t="s">
+        <v>398</v>
+      </c>
+      <c r="G95" s="25">
+        <v>3500</v>
+      </c>
+      <c r="H95" s="83" t="s">
+        <v>474</v>
+      </c>
+      <c r="K95" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L95" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M95" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O95" s="57" t="s">
+        <v>496</v>
+      </c>
+      <c r="P95" s="48" t="str">
+        <f t="shared" ref="P95:P97" si="48">TEXT(L95,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q95" s="48" t="str">
+        <f t="shared" ref="Q95:Q97" si="49">TEXT(M95,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17" ht="96.6" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A96" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="C96" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="D96" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="E96" s="87" t="s">
+        <v>475</v>
+      </c>
+      <c r="F96" s="23" t="s">
+        <v>476</v>
+      </c>
+      <c r="G96" s="25">
+        <v>75000</v>
+      </c>
+      <c r="H96" s="83" t="s">
+        <v>477</v>
+      </c>
+      <c r="K96" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L96" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M96" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O96" s="57" t="s">
+        <v>497</v>
+      </c>
+      <c r="P96" s="48" t="str">
+        <f t="shared" si="48"/>
+        <v>n/a</v>
+      </c>
+      <c r="Q96" s="48" t="str">
+        <f t="shared" si="49"/>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A97" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="C97" s="23" t="s">
+        <v>376</v>
+      </c>
+      <c r="D97" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E97" s="87" t="s">
+        <v>478</v>
+      </c>
+      <c r="F97" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G97" s="25">
+        <v>15000</v>
+      </c>
+      <c r="H97" s="83" t="s">
+        <v>481</v>
+      </c>
+      <c r="J97" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L97" s="77">
+        <v>46155</v>
+      </c>
+      <c r="M97" s="72">
+        <f t="shared" ref="M97" si="50">L97+46</f>
+        <v>46201</v>
+      </c>
+      <c r="O97" s="57" t="s">
+        <v>498</v>
+      </c>
+      <c r="P97" s="48" t="str">
+        <f t="shared" si="48"/>
+        <v>05/13/2026</v>
+      </c>
+      <c r="Q97" s="48" t="str">
+        <f t="shared" si="49"/>
+        <v>06/28/2026</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" ht="145.94999999999999" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A98" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="C98" s="23" t="s">
+        <v>376</v>
+      </c>
+      <c r="D98" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E98" s="87" t="s">
+        <v>480</v>
+      </c>
+      <c r="F98" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G98" s="25">
+        <v>105000</v>
+      </c>
+      <c r="H98" s="83" t="s">
+        <v>482</v>
+      </c>
+      <c r="K98" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L98" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M98" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O98" s="57" t="s">
+        <v>499</v>
+      </c>
+      <c r="P98" s="48" t="str">
+        <f t="shared" ref="P98:P99" si="51">TEXT(L98,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q98" s="48" t="str">
+        <f t="shared" ref="Q98:Q99" si="52">TEXT(M98,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A99" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="C99" s="23" t="s">
+        <v>376</v>
+      </c>
+      <c r="D99" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E99" s="87" t="s">
+        <v>479</v>
+      </c>
+      <c r="F99" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G99" s="25">
+        <v>100000</v>
+      </c>
+      <c r="H99" s="83" t="s">
+        <v>483</v>
+      </c>
+      <c r="J99" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L99" s="77">
+        <v>46155</v>
+      </c>
+      <c r="M99" s="72">
+        <f t="shared" ref="M99" si="53">L99+46</f>
+        <v>46201</v>
+      </c>
+      <c r="O99" s="57" t="s">
+        <v>500</v>
+      </c>
+      <c r="P99" s="48" t="str">
+        <f t="shared" si="51"/>
+        <v>05/13/2026</v>
+      </c>
+      <c r="Q99" s="48" t="str">
+        <f t="shared" si="52"/>
+        <v>06/28/2026</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A100" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="C100" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="D100" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E100" s="87" t="s">
+        <v>493</v>
+      </c>
+      <c r="F100" s="23" t="s">
+        <v>484</v>
+      </c>
+      <c r="G100" s="25">
+        <v>5500</v>
+      </c>
+      <c r="H100" s="83" t="s">
+        <v>485</v>
+      </c>
+      <c r="I100" s="91" t="s">
+        <v>494</v>
+      </c>
+      <c r="K100" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L100" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M100" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O100" s="57" t="s">
+        <v>501</v>
+      </c>
+      <c r="P100" s="48" t="str">
+        <f t="shared" ref="P100" si="54">TEXT(L100,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q100" s="48" t="str">
+        <f t="shared" ref="Q100" si="55">TEXT(M100,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A101" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C101" s="23" t="s">
+        <v>234</v>
+      </c>
+      <c r="D101" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E101" s="87" t="s">
+        <v>486</v>
+      </c>
+      <c r="F101" s="23" t="s">
+        <v>487</v>
+      </c>
+      <c r="G101" s="25">
+        <v>3000</v>
+      </c>
+      <c r="H101" s="83" t="s">
+        <v>488</v>
+      </c>
+      <c r="I101" s="92" t="s">
+        <v>491</v>
+      </c>
+      <c r="K101" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L101" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M101" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O101" s="57" t="s">
+        <v>502</v>
+      </c>
+      <c r="P101" s="48" t="str">
+        <f t="shared" ref="P101:P103" si="56">TEXT(L101,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q101" s="48" t="str">
+        <f t="shared" ref="Q101:Q103" si="57">TEXT(M101,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17" ht="136.94999999999999" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A102" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="C102" s="23" t="s">
+        <v>439</v>
+      </c>
+      <c r="D102" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E102" s="87" t="s">
+        <v>489</v>
+      </c>
+      <c r="F102" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G102" s="25">
+        <v>60200</v>
+      </c>
+      <c r="H102" s="83" t="s">
+        <v>490</v>
+      </c>
+      <c r="K102" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L102" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M102" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O102" s="57" t="s">
+        <v>503</v>
+      </c>
+      <c r="P102" s="48" t="str">
+        <f t="shared" si="56"/>
+        <v>n/a</v>
+      </c>
+      <c r="Q102" s="48" t="str">
+        <f t="shared" si="57"/>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A103" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="C103" s="23" t="s">
+        <v>376</v>
+      </c>
+      <c r="D103" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E103" s="26" t="s">
+        <v>472</v>
+      </c>
+      <c r="F103" s="23" t="s">
+        <v>504</v>
+      </c>
+      <c r="G103" s="25">
+        <v>150000</v>
+      </c>
+      <c r="H103" s="83" t="s">
+        <v>473</v>
+      </c>
+      <c r="J103" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L103" s="77">
+        <v>46161</v>
+      </c>
+      <c r="M103" s="72">
+        <f t="shared" ref="M103" si="58">L103+46</f>
+        <v>46207</v>
+      </c>
+      <c r="N103" s="12" t="s">
+        <v>513</v>
+      </c>
+      <c r="O103" s="57" t="s">
+        <v>510</v>
+      </c>
+      <c r="P103" s="48" t="str">
+        <f t="shared" si="56"/>
+        <v>05/19/2026</v>
+      </c>
+      <c r="Q103" s="48" t="str">
+        <f t="shared" si="57"/>
+        <v>07/04/2026</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" ht="153" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="C104" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D104" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E104" s="87" t="s">
+        <v>505</v>
+      </c>
+      <c r="F104" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="G104" s="85">
+        <v>2000</v>
+      </c>
+      <c r="H104" s="83" t="s">
+        <v>506</v>
+      </c>
+      <c r="K104" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L104" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M104" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O104" s="57" t="s">
+        <v>511</v>
+      </c>
+      <c r="P104" s="48" t="str">
+        <f t="shared" ref="P104:P105" si="59">TEXT(L104,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q104" s="48" t="str">
+        <f t="shared" ref="Q104:Q105" si="60">TEXT(M104,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="105" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="C105" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D105" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E105" s="87" t="s">
+        <v>507</v>
+      </c>
+      <c r="F105" s="23" t="s">
+        <v>508</v>
+      </c>
+      <c r="G105" s="25">
+        <v>760</v>
+      </c>
+      <c r="H105" s="83" t="s">
+        <v>509</v>
+      </c>
+      <c r="J105" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L105" s="77">
+        <v>46161</v>
+      </c>
+      <c r="M105" s="72">
+        <f t="shared" ref="M105:M106" si="61">L105+46</f>
+        <v>46207</v>
+      </c>
+      <c r="N105" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="O105" s="57" t="s">
+        <v>512</v>
+      </c>
+      <c r="P105" s="48" t="str">
+        <f t="shared" si="59"/>
+        <v>05/19/2026</v>
+      </c>
+      <c r="Q105" s="48" t="str">
+        <f t="shared" si="60"/>
+        <v>07/04/2026</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A106" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C106" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="D106" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E106" s="87" t="s">
+        <v>515</v>
+      </c>
+      <c r="F106" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="G106" s="85">
+        <v>5000</v>
+      </c>
+      <c r="H106" s="83" t="s">
+        <v>459</v>
+      </c>
+      <c r="J106" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L106" s="77">
+        <v>46177</v>
+      </c>
+      <c r="M106" s="72">
+        <f t="shared" si="61"/>
+        <v>46223</v>
+      </c>
+      <c r="O106" s="57" t="s">
+        <v>528</v>
+      </c>
+      <c r="P106" s="48" t="str">
+        <f t="shared" ref="P106" si="62">TEXT(L106,"mm/dd/yyyy")</f>
+        <v>06/04/2026</v>
+      </c>
+      <c r="Q106" s="48" t="str">
+        <f t="shared" ref="Q106" si="63">TEXT(M106,"mm/dd/yyyy")</f>
+        <v>07/20/2026</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17" ht="107.4" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A107" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="C107" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="D107" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E107" s="87" t="s">
+        <v>516</v>
+      </c>
+      <c r="F107" s="23" t="s">
+        <v>484</v>
+      </c>
+      <c r="G107" s="25">
+        <v>3500</v>
+      </c>
+      <c r="H107" s="83" t="s">
+        <v>534</v>
+      </c>
+      <c r="J107" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L107" s="77">
+        <v>46177</v>
+      </c>
+      <c r="M107" s="72">
+        <f t="shared" ref="M107" si="64">L107+46</f>
+        <v>46223</v>
+      </c>
+      <c r="N107" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="O107" s="57" t="s">
+        <v>529</v>
+      </c>
+      <c r="P107" s="48" t="str">
+        <f t="shared" ref="P107" si="65">TEXT(L107,"mm/dd/yyyy")</f>
+        <v>06/04/2026</v>
+      </c>
+      <c r="Q107" s="48" t="str">
+        <f t="shared" ref="Q107" si="66">TEXT(M107,"mm/dd/yyyy")</f>
+        <v>07/20/2026</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A108" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C108" s="23" t="s">
+        <v>376</v>
+      </c>
+      <c r="D108" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E108" s="87" t="s">
+        <v>517</v>
+      </c>
+      <c r="F108" s="23" t="s">
+        <v>518</v>
+      </c>
+      <c r="G108" s="25">
+        <v>300000</v>
+      </c>
+      <c r="H108" s="83" t="s">
+        <v>519</v>
+      </c>
+      <c r="K108" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L108" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M108" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O108" s="57" t="s">
+        <v>530</v>
+      </c>
+      <c r="P108" s="48" t="str">
+        <f t="shared" ref="P108" si="67">TEXT(L108,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q108" s="48" t="str">
+        <f t="shared" ref="Q108" si="68">TEXT(M108,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17" ht="126" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A109" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C109" s="23" t="s">
+        <v>234</v>
+      </c>
+      <c r="D109" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E109" s="87" t="s">
+        <v>520</v>
+      </c>
+      <c r="F109" s="23" t="s">
+        <v>521</v>
+      </c>
+      <c r="G109" s="25">
+        <v>500</v>
+      </c>
+      <c r="H109" s="83" t="s">
+        <v>522</v>
+      </c>
+      <c r="K109" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L109" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M109" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="N109" s="12" t="s">
+        <v>543</v>
+      </c>
+      <c r="O109" s="57" t="s">
+        <v>531</v>
+      </c>
+      <c r="P109" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q109" s="77" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A110" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C110" s="23" t="s">
+        <v>523</v>
+      </c>
+      <c r="D110" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E110" s="87" t="s">
+        <v>524</v>
+      </c>
+      <c r="F110" s="23" t="s">
+        <v>521</v>
+      </c>
+      <c r="G110" s="23" t="s">
+        <v>525</v>
+      </c>
+      <c r="H110" s="83" t="s">
+        <v>526</v>
+      </c>
+      <c r="K110" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L110" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M110" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O110" s="57" t="s">
+        <v>532</v>
+      </c>
+      <c r="P110" s="48" t="str">
+        <f t="shared" ref="P110:P111" si="69">TEXT(L110,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q110" s="48" t="str">
+        <f t="shared" ref="Q110:Q111" si="70">TEXT(M110,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="111" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A111" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C111" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="D111" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E111" s="87" t="s">
+        <v>527</v>
+      </c>
+      <c r="F111" s="23" t="s">
+        <v>521</v>
+      </c>
+      <c r="G111" s="25">
+        <v>20000</v>
+      </c>
+      <c r="H111" s="83" t="s">
+        <v>459</v>
+      </c>
+      <c r="J111" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L111" s="77">
+        <v>46177</v>
+      </c>
+      <c r="M111" s="72">
+        <f t="shared" ref="M111" si="71">L111+46</f>
+        <v>46223</v>
+      </c>
+      <c r="O111" s="57" t="s">
+        <v>533</v>
+      </c>
+      <c r="P111" s="48" t="str">
+        <f t="shared" si="69"/>
+        <v>06/04/2026</v>
+      </c>
+      <c r="Q111" s="48" t="str">
+        <f t="shared" si="70"/>
+        <v>07/20/2026</v>
+      </c>
+    </row>
+    <row r="112" spans="1:17" ht="386.4" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="C112" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="D112" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E112" s="26" t="s">
+        <v>540</v>
+      </c>
+      <c r="F112" s="23" t="s">
+        <v>521</v>
+      </c>
+      <c r="G112" s="25">
+        <v>20000</v>
+      </c>
+      <c r="H112" s="93" t="s">
+        <v>541</v>
+      </c>
+      <c r="K112" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L112" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M112" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="N112" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="O112" s="57" t="s">
+        <v>542</v>
+      </c>
+      <c r="P112" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q112" s="77" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="113" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A113" s="10" t="s">
+        <v>546</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C113" s="23" t="s">
+        <v>544</v>
+      </c>
+      <c r="D113" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E113" s="94" t="s">
+        <v>545</v>
+      </c>
+      <c r="F113" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G113" s="25">
+        <v>450000</v>
+      </c>
+      <c r="H113" s="93" t="s">
+        <v>547</v>
+      </c>
+      <c r="J113" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L113" s="77">
+        <v>46185</v>
+      </c>
+      <c r="M113" s="72">
+        <f t="shared" ref="M113" si="72">L113+46</f>
+        <v>46231</v>
+      </c>
+      <c r="O113" s="57" t="s">
+        <v>548</v>
+      </c>
+      <c r="P113" s="48" t="str">
+        <f t="shared" ref="P113" si="73">TEXT(L113,"mm/dd/yyyy")</f>
+        <v>06/12/2026</v>
+      </c>
+      <c r="Q113" s="48" t="str">
+        <f t="shared" ref="Q113" si="74">TEXT(M113,"mm/dd/yyyy")</f>
+        <v>07/28/2026</v>
+      </c>
+    </row>
+    <row r="114" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P114" s="48"/>
+      <c r="Q114" s="48"/>
+    </row>
+    <row r="115" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P115" s="48"/>
+      <c r="Q115" s="48"/>
+    </row>
+    <row r="116" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P116" s="48"/>
+      <c r="Q116" s="48"/>
+    </row>
+    <row r="117" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P117" s="48"/>
+      <c r="Q117" s="48"/>
+    </row>
+    <row r="118" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P118" s="48"/>
+      <c r="Q118" s="48"/>
+    </row>
+    <row r="119" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P119" s="48"/>
+      <c r="Q119" s="48"/>
+    </row>
+    <row r="120" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P120" s="48"/>
+      <c r="Q120" s="48"/>
+    </row>
+    <row r="121" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P121" s="48"/>
+      <c r="Q121" s="48"/>
+    </row>
+    <row r="122" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P122" s="48"/>
+      <c r="Q122" s="48"/>
+    </row>
+    <row r="123" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P123" s="48"/>
+      <c r="Q123" s="48"/>
+    </row>
+    <row r="124" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P124" s="48"/>
+      <c r="Q124" s="48"/>
+    </row>
+    <row r="125" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P125" s="48"/>
+      <c r="Q125" s="48"/>
+    </row>
+    <row r="126" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P126" s="48"/>
+      <c r="Q126" s="48"/>
+    </row>
+    <row r="127" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P127" s="48"/>
+      <c r="Q127" s="48"/>
+    </row>
+    <row r="128" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="P128" s="48"/>
+      <c r="Q128" s="48"/>
+    </row>
+    <row r="129" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P129" s="48"/>
+      <c r="Q129" s="48"/>
+    </row>
+    <row r="130" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P130" s="48"/>
+      <c r="Q130" s="48"/>
+    </row>
+    <row r="131" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P131" s="48"/>
+      <c r="Q131" s="48"/>
+    </row>
+    <row r="132" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P132" s="48"/>
+      <c r="Q132" s="48"/>
+    </row>
+    <row r="133" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P133" s="48"/>
+      <c r="Q133" s="48"/>
+    </row>
+    <row r="134" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P134" s="48"/>
+      <c r="Q134" s="48"/>
+    </row>
+    <row r="135" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P135" s="48"/>
+      <c r="Q135" s="48"/>
+    </row>
+    <row r="136" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P136" s="48"/>
+      <c r="Q136" s="48"/>
+    </row>
+    <row r="137" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P137" s="48"/>
+      <c r="Q137" s="48"/>
+    </row>
+    <row r="138" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P138" s="48"/>
+      <c r="Q138" s="48"/>
+    </row>
+    <row r="139" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P139" s="48"/>
+      <c r="Q139" s="48"/>
+    </row>
+    <row r="140" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P140" s="48"/>
+      <c r="Q140" s="48"/>
+    </row>
+    <row r="141" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P141" s="48"/>
+      <c r="Q141" s="48"/>
+    </row>
+    <row r="142" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P142" s="48"/>
+      <c r="Q142" s="48"/>
+    </row>
+    <row r="143" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P143" s="48"/>
+      <c r="Q143" s="48"/>
+    </row>
+    <row r="144" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P144" s="48"/>
+      <c r="Q144" s="48"/>
+    </row>
+    <row r="145" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P145" s="48"/>
+      <c r="Q145" s="48"/>
+    </row>
+    <row r="146" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P146" s="48"/>
+      <c r="Q146" s="48"/>
+    </row>
+    <row r="147" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P147" s="48"/>
+      <c r="Q147" s="48"/>
+    </row>
+    <row r="148" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P148" s="48"/>
+      <c r="Q148" s="48"/>
+    </row>
+    <row r="149" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P149" s="48"/>
+      <c r="Q149" s="48"/>
+    </row>
+    <row r="150" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P150" s="48"/>
+      <c r="Q150" s="48"/>
+    </row>
+    <row r="151" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P151" s="48"/>
+      <c r="Q151" s="48"/>
+    </row>
+    <row r="152" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P152" s="48"/>
+      <c r="Q152" s="48"/>
+    </row>
+    <row r="153" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P153" s="48"/>
+      <c r="Q153" s="48"/>
+    </row>
+    <row r="154" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P154" s="48"/>
+      <c r="Q154" s="48"/>
+    </row>
+    <row r="155" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P155" s="48"/>
+      <c r="Q155" s="48"/>
+    </row>
+    <row r="156" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P156" s="48"/>
+      <c r="Q156" s="48"/>
+    </row>
+    <row r="157" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P157" s="48"/>
+      <c r="Q157" s="48"/>
+    </row>
+    <row r="158" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P158" s="48"/>
+      <c r="Q158" s="48"/>
+    </row>
+    <row r="159" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P159" s="48"/>
+      <c r="Q159" s="48"/>
+    </row>
+    <row r="160" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P160" s="48"/>
+      <c r="Q160" s="48"/>
+    </row>
+    <row r="161" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P161" s="48"/>
+      <c r="Q161" s="48"/>
+    </row>
+    <row r="162" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P162" s="48"/>
+      <c r="Q162" s="48"/>
+    </row>
+    <row r="163" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P163" s="48"/>
+      <c r="Q163" s="48"/>
+    </row>
+    <row r="164" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P164" s="48"/>
+      <c r="Q164" s="48"/>
+    </row>
+    <row r="165" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P165" s="48"/>
+      <c r="Q165" s="48"/>
+    </row>
+    <row r="166" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P166" s="48"/>
+      <c r="Q166" s="48"/>
+    </row>
+    <row r="167" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P167" s="48"/>
+      <c r="Q167" s="48"/>
+    </row>
+    <row r="168" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P168" s="48"/>
+      <c r="Q168" s="48"/>
+    </row>
+    <row r="169" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P169" s="48"/>
+      <c r="Q169" s="48"/>
+    </row>
+    <row r="170" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P170" s="48"/>
+      <c r="Q170" s="48"/>
+    </row>
+    <row r="171" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P171" s="48"/>
+      <c r="Q171" s="48"/>
+    </row>
+    <row r="172" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P172" s="48"/>
+      <c r="Q172" s="48"/>
+    </row>
+    <row r="173" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P173" s="48"/>
+      <c r="Q173" s="48"/>
+    </row>
+    <row r="174" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P174" s="48"/>
+      <c r="Q174" s="48"/>
+    </row>
+    <row r="175" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P175" s="48"/>
+      <c r="Q175" s="48"/>
+    </row>
+    <row r="176" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P176" s="48"/>
+      <c r="Q176" s="48"/>
+    </row>
+    <row r="177" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P177" s="48"/>
+      <c r="Q177" s="48"/>
+    </row>
+    <row r="178" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P178" s="48"/>
+      <c r="Q178" s="48"/>
+    </row>
+    <row r="179" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P179" s="48"/>
+      <c r="Q179" s="48"/>
+    </row>
+    <row r="180" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P180" s="48"/>
+      <c r="Q180" s="48"/>
+    </row>
+    <row r="181" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P181" s="48"/>
+      <c r="Q181" s="48"/>
+    </row>
+    <row r="182" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P182" s="48"/>
+      <c r="Q182" s="48"/>
+    </row>
+    <row r="183" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P183" s="48"/>
+      <c r="Q183" s="48"/>
+    </row>
+    <row r="184" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P184" s="48"/>
+      <c r="Q184" s="48"/>
+    </row>
+    <row r="185" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P185" s="48"/>
+      <c r="Q185" s="48"/>
+    </row>
+    <row r="186" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P186" s="48"/>
+      <c r="Q186" s="48"/>
+    </row>
+    <row r="187" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P187" s="48"/>
+      <c r="Q187" s="48"/>
+    </row>
+    <row r="188" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P188" s="48"/>
+      <c r="Q188" s="48"/>
+    </row>
+    <row r="189" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P189" s="48"/>
+      <c r="Q189" s="48"/>
+    </row>
+    <row r="190" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P190" s="48"/>
+      <c r="Q190" s="48"/>
+    </row>
+    <row r="191" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P191" s="48"/>
+      <c r="Q191" s="48"/>
+    </row>
+    <row r="192" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P192" s="48"/>
+      <c r="Q192" s="48"/>
+    </row>
+    <row r="193" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P193" s="48"/>
+      <c r="Q193" s="48"/>
+    </row>
+    <row r="194" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P194" s="48"/>
+      <c r="Q194" s="48"/>
+    </row>
+    <row r="195" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P195" s="48"/>
+      <c r="Q195" s="48"/>
+    </row>
+    <row r="196" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P196" s="48"/>
+      <c r="Q196" s="48"/>
+    </row>
+    <row r="197" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P197" s="48"/>
+      <c r="Q197" s="48"/>
+    </row>
+    <row r="198" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P198" s="48"/>
+      <c r="Q198" s="48"/>
+    </row>
+    <row r="199" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P199" s="48"/>
+      <c r="Q199" s="48"/>
+    </row>
+    <row r="200" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P200" s="48"/>
+      <c r="Q200" s="48"/>
+    </row>
+    <row r="201" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P201" s="48"/>
+      <c r="Q201" s="48"/>
+    </row>
+    <row r="202" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P202" s="48"/>
+      <c r="Q202" s="48"/>
+    </row>
+    <row r="203" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P203" s="48"/>
+      <c r="Q203" s="48"/>
+    </row>
+    <row r="204" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P204" s="48"/>
+      <c r="Q204" s="48"/>
+    </row>
+    <row r="205" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P205" s="48"/>
+      <c r="Q205" s="48"/>
+    </row>
+    <row r="206" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P206" s="48"/>
+      <c r="Q206" s="48"/>
+    </row>
+    <row r="207" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P207" s="48"/>
+      <c r="Q207" s="48"/>
+    </row>
+    <row r="208" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P208" s="48"/>
+      <c r="Q208" s="48"/>
+    </row>
+    <row r="209" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P209" s="48"/>
+      <c r="Q209" s="48"/>
+    </row>
+    <row r="210" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P210" s="48"/>
+      <c r="Q210" s="48"/>
+    </row>
+    <row r="211" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P211" s="48"/>
+      <c r="Q211" s="48"/>
+    </row>
+    <row r="212" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P212" s="48"/>
+      <c r="Q212" s="48"/>
+    </row>
+    <row r="213" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P213" s="48"/>
+      <c r="Q213" s="48"/>
+    </row>
+    <row r="214" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P214" s="48"/>
+      <c r="Q214" s="48"/>
+    </row>
+    <row r="215" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P215" s="48"/>
+      <c r="Q215" s="48"/>
+    </row>
+    <row r="216" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P216" s="48"/>
+      <c r="Q216" s="48"/>
+    </row>
+    <row r="217" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P217" s="48"/>
+      <c r="Q217" s="48"/>
+    </row>
+    <row r="218" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P218" s="48"/>
+      <c r="Q218" s="48"/>
+    </row>
+    <row r="219" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P219" s="48"/>
+      <c r="Q219" s="48"/>
+    </row>
+    <row r="220" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P220" s="48"/>
+      <c r="Q220" s="48"/>
+    </row>
+    <row r="221" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P221" s="48"/>
+      <c r="Q221" s="48"/>
+    </row>
+    <row r="222" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P222" s="48"/>
+      <c r="Q222" s="48"/>
+    </row>
+    <row r="223" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P223" s="48"/>
+      <c r="Q223" s="48"/>
+    </row>
+    <row r="224" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P224" s="48"/>
+      <c r="Q224" s="48"/>
+    </row>
+    <row r="225" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P225" s="48"/>
+      <c r="Q225" s="48"/>
+    </row>
+    <row r="226" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P226" s="48"/>
+      <c r="Q226" s="48"/>
+    </row>
+    <row r="227" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P227" s="48"/>
+      <c r="Q227" s="48"/>
+    </row>
+    <row r="228" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P228" s="48"/>
+      <c r="Q228" s="48"/>
+    </row>
+    <row r="229" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P229" s="48"/>
+      <c r="Q229" s="48"/>
+    </row>
+    <row r="230" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P230" s="48"/>
+      <c r="Q230" s="48"/>
+    </row>
+    <row r="231" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P231" s="48"/>
+      <c r="Q231" s="48"/>
+    </row>
+    <row r="232" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P232" s="48"/>
+      <c r="Q232" s="48"/>
+    </row>
+    <row r="233" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P233" s="48"/>
+      <c r="Q233" s="48"/>
+    </row>
+    <row r="234" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P234" s="48"/>
+      <c r="Q234" s="48"/>
+    </row>
+    <row r="235" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P235" s="48"/>
+      <c r="Q235" s="48"/>
+    </row>
+    <row r="236" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P236" s="48"/>
+      <c r="Q236" s="48"/>
+    </row>
+    <row r="237" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P237" s="48"/>
+      <c r="Q237" s="48"/>
+    </row>
+    <row r="238" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P238" s="48"/>
+      <c r="Q238" s="48"/>
+    </row>
+    <row r="239" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P239" s="48"/>
+      <c r="Q239" s="48"/>
+    </row>
+    <row r="240" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P240" s="48"/>
+      <c r="Q240" s="48"/>
+    </row>
+    <row r="241" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P241" s="48"/>
+      <c r="Q241" s="48"/>
+    </row>
+    <row r="242" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P242" s="48"/>
+      <c r="Q242" s="48"/>
+    </row>
+    <row r="243" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P243" s="48"/>
+      <c r="Q243" s="48"/>
+    </row>
+    <row r="244" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P244" s="48"/>
+      <c r="Q244" s="48"/>
+    </row>
+    <row r="245" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P245" s="48"/>
+      <c r="Q245" s="48"/>
+    </row>
+    <row r="246" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="P246" s="48"/>
+      <c r="Q246" s="48"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="U+wPnvTHxw7+78z/RIN8LDHNvvAwQYhmuIolSG+/i8x2FQ35R96VO+Pr4D/jX6DhRurxJwWyf5RXAVBKT4fwbw==" saltValue="RQp6K94MeIpDOAVocz0b4Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
-    <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="M11:M12" name="Range1_10" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
-[...6 lines deleted...]
-    <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="I1:I2" name="Range1" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
+    <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="N11:N12" name="Range1_10" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
+    <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="N5" name="Range1_8" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
+    <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="N4" name="Range1_7" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
+    <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="L3:M3 L6:M8 L10:M10" name="Range1_6" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
+    <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="K1:K2" name="Range1_3" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
+    <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="J4:J5 J9 J11:J12" name="Range1_2" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
+    <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="J3:K3 K4:K5 J6:J8 K9 J10 K11:K14" name="Range1_1" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
+    <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="J1:J2" name="Range1" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
   </protectedRanges>
   <phoneticPr fontId="28" type="noConversion"/>
   <conditionalFormatting sqref="A1:XFD1048576">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" priority="3">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="10" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" showErrorMessage="1" xr:uid="{D98EBD03-89B2-4A9B-B4FE-62C5061F3093}">
           <x14:formula1>
             <xm:f>'HR USE ONLY'!$B$2:$B$7</xm:f>
           </x14:formula1>
-          <xm:sqref>C56:C62 C66:C1518</xm:sqref>
+          <xm:sqref>D56:D62 D66:D1517</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" showErrorMessage="1" xr:uid="{8003211D-D6C7-4313-9277-D8A4BD6C903B}">
           <x14:formula1>
             <xm:f>'[AB339 2026 Request and Determination 032426 Requests.xlsx]HR USE ONLY'!#REF!</xm:f>
           </x14:formula1>
-          <xm:sqref>C63:C65</xm:sqref>
+          <xm:sqref>D63:D65</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE8F819D-D449-4AC6-AA26-07AB7BEE8667}">
   <dimension ref="A1:BA68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="164.33203125" customWidth="1"/>
+    <col min="1" max="1" width="164.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="25.8" x14ac:dyDescent="0.3">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="28" t="s">
         <v>238</v>
       </c>
-      <c r="B1" s="33"/>
-[...50 lines deleted...]
-      <c r="BA1" s="33"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AP1" s="29"/>
+      <c r="AQ1" s="29"/>
+      <c r="AR1" s="29"/>
+      <c r="AS1" s="29"/>
+      <c r="AT1" s="29"/>
+      <c r="AU1" s="29"/>
+      <c r="AV1" s="29"/>
+      <c r="AW1" s="29"/>
+      <c r="AX1" s="29"/>
+      <c r="AY1" s="29"/>
+      <c r="AZ1" s="29"/>
+      <c r="BA1" s="29"/>
     </row>
     <row r="2" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="31" t="s">
         <v>239</v>
       </c>
-      <c r="B2" s="33"/>
-[...50 lines deleted...]
-      <c r="BA2" s="33"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="29"/>
+      <c r="AX2" s="29"/>
+      <c r="AY2" s="29"/>
+      <c r="AZ2" s="29"/>
+      <c r="BA2" s="29"/>
     </row>
     <row r="3" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="31" t="s">
         <v>240</v>
       </c>
-      <c r="B3" s="33"/>
-[...50 lines deleted...]
-      <c r="BA3" s="33"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="29"/>
+      <c r="AA3" s="29"/>
+      <c r="AB3" s="29"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="29"/>
+      <c r="AL3" s="29"/>
+      <c r="AM3" s="29"/>
+      <c r="AN3" s="29"/>
+      <c r="AO3" s="29"/>
+      <c r="AP3" s="29"/>
+      <c r="AQ3" s="29"/>
+      <c r="AR3" s="29"/>
+      <c r="AS3" s="29"/>
+      <c r="AT3" s="29"/>
+      <c r="AU3" s="29"/>
+      <c r="AV3" s="29"/>
+      <c r="AW3" s="29"/>
+      <c r="AX3" s="29"/>
+      <c r="AY3" s="29"/>
+      <c r="AZ3" s="29"/>
+      <c r="BA3" s="29"/>
     </row>
     <row r="4" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A4" s="35"/>
-[...51 lines deleted...]
-      <c r="BA4" s="33"/>
+      <c r="A4" s="31"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="29"/>
+      <c r="AA4" s="29"/>
+      <c r="AB4" s="29"/>
+      <c r="AC4" s="29"/>
+      <c r="AD4" s="29"/>
+      <c r="AE4" s="29"/>
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="29"/>
+      <c r="AH4" s="29"/>
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="29"/>
+      <c r="AL4" s="29"/>
+      <c r="AM4" s="29"/>
+      <c r="AN4" s="29"/>
+      <c r="AO4" s="29"/>
+      <c r="AP4" s="29"/>
+      <c r="AQ4" s="29"/>
+      <c r="AR4" s="29"/>
+      <c r="AS4" s="29"/>
+      <c r="AT4" s="29"/>
+      <c r="AU4" s="29"/>
+      <c r="AV4" s="29"/>
+      <c r="AW4" s="29"/>
+      <c r="AX4" s="29"/>
+      <c r="AY4" s="29"/>
+      <c r="AZ4" s="29"/>
+      <c r="BA4" s="29"/>
     </row>
     <row r="5" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="31" t="s">
         <v>241</v>
       </c>
-      <c r="B5" s="33"/>
-[...50 lines deleted...]
-      <c r="BA5" s="33"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="29"/>
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="29"/>
+      <c r="T5" s="29"/>
+      <c r="U5" s="29"/>
+      <c r="V5" s="29"/>
+      <c r="W5" s="29"/>
+      <c r="X5" s="29"/>
+      <c r="Y5" s="29"/>
+      <c r="Z5" s="29"/>
+      <c r="AA5" s="29"/>
+      <c r="AB5" s="29"/>
+      <c r="AC5" s="29"/>
+      <c r="AD5" s="29"/>
+      <c r="AE5" s="29"/>
+      <c r="AF5" s="29"/>
+      <c r="AG5" s="29"/>
+      <c r="AH5" s="29"/>
+      <c r="AI5" s="29"/>
+      <c r="AJ5" s="29"/>
+      <c r="AK5" s="29"/>
+      <c r="AL5" s="29"/>
+      <c r="AM5" s="29"/>
+      <c r="AN5" s="29"/>
+      <c r="AO5" s="29"/>
+      <c r="AP5" s="29"/>
+      <c r="AQ5" s="29"/>
+      <c r="AR5" s="29"/>
+      <c r="AS5" s="29"/>
+      <c r="AT5" s="29"/>
+      <c r="AU5" s="29"/>
+      <c r="AV5" s="29"/>
+      <c r="AW5" s="29"/>
+      <c r="AX5" s="29"/>
+      <c r="AY5" s="29"/>
+      <c r="AZ5" s="29"/>
+      <c r="BA5" s="29"/>
     </row>
     <row r="6" spans="1:53" ht="60.6" x14ac:dyDescent="0.3">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="31" t="s">
         <v>242</v>
       </c>
-      <c r="B6" s="37"/>
-[...50 lines deleted...]
-      <c r="BA6" s="33"/>
+      <c r="B6" s="33"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="29"/>
+      <c r="T6" s="29"/>
+      <c r="U6" s="29"/>
+      <c r="V6" s="29"/>
+      <c r="W6" s="29"/>
+      <c r="X6" s="29"/>
+      <c r="Y6" s="29"/>
+      <c r="Z6" s="29"/>
+      <c r="AA6" s="29"/>
+      <c r="AB6" s="29"/>
+      <c r="AC6" s="29"/>
+      <c r="AD6" s="29"/>
+      <c r="AE6" s="29"/>
+      <c r="AF6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AH6" s="29"/>
+      <c r="AI6" s="29"/>
+      <c r="AJ6" s="29"/>
+      <c r="AK6" s="29"/>
+      <c r="AL6" s="29"/>
+      <c r="AM6" s="29"/>
+      <c r="AN6" s="29"/>
+      <c r="AO6" s="29"/>
+      <c r="AP6" s="29"/>
+      <c r="AQ6" s="29"/>
+      <c r="AR6" s="29"/>
+      <c r="AS6" s="29"/>
+      <c r="AT6" s="29"/>
+      <c r="AU6" s="29"/>
+      <c r="AV6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="AX6" s="29"/>
+      <c r="AY6" s="29"/>
+      <c r="AZ6" s="29"/>
+      <c r="BA6" s="29"/>
     </row>
     <row r="7" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
-      <c r="A7" s="35" t="s">
+      <c r="A7" s="31" t="s">
         <v>243</v>
       </c>
-      <c r="B7" s="38"/>
-[...50 lines deleted...]
-      <c r="BA7" s="33"/>
+      <c r="B7" s="34"/>
+      <c r="C7" s="29"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="29"/>
+      <c r="F7" s="29"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="29"/>
+      <c r="I7" s="29"/>
+      <c r="J7" s="29"/>
+      <c r="K7" s="29"/>
+      <c r="L7" s="29"/>
+      <c r="M7" s="29"/>
+      <c r="N7" s="29"/>
+      <c r="O7" s="29"/>
+      <c r="P7" s="29"/>
+      <c r="Q7" s="29"/>
+      <c r="R7" s="29"/>
+      <c r="S7" s="29"/>
+      <c r="T7" s="29"/>
+      <c r="U7" s="29"/>
+      <c r="V7" s="29"/>
+      <c r="W7" s="29"/>
+      <c r="X7" s="29"/>
+      <c r="Y7" s="29"/>
+      <c r="Z7" s="29"/>
+      <c r="AA7" s="29"/>
+      <c r="AB7" s="29"/>
+      <c r="AC7" s="29"/>
+      <c r="AD7" s="29"/>
+      <c r="AE7" s="29"/>
+      <c r="AF7" s="29"/>
+      <c r="AG7" s="29"/>
+      <c r="AH7" s="29"/>
+      <c r="AI7" s="29"/>
+      <c r="AJ7" s="29"/>
+      <c r="AK7" s="29"/>
+      <c r="AL7" s="29"/>
+      <c r="AM7" s="29"/>
+      <c r="AN7" s="29"/>
+      <c r="AO7" s="29"/>
+      <c r="AP7" s="29"/>
+      <c r="AQ7" s="29"/>
+      <c r="AR7" s="29"/>
+      <c r="AS7" s="29"/>
+      <c r="AT7" s="29"/>
+      <c r="AU7" s="29"/>
+      <c r="AV7" s="29"/>
+      <c r="AW7" s="29"/>
+      <c r="AX7" s="29"/>
+      <c r="AY7" s="29"/>
+      <c r="AZ7" s="29"/>
+      <c r="BA7" s="29"/>
     </row>
     <row r="8" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
-      <c r="A8" s="35" t="s">
+      <c r="A8" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="B8" s="39"/>
-[...50 lines deleted...]
-      <c r="BA8" s="33"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+      <c r="S8" s="29"/>
+      <c r="T8" s="29"/>
+      <c r="U8" s="29"/>
+      <c r="V8" s="29"/>
+      <c r="W8" s="29"/>
+      <c r="X8" s="29"/>
+      <c r="Y8" s="29"/>
+      <c r="Z8" s="29"/>
+      <c r="AA8" s="29"/>
+      <c r="AB8" s="29"/>
+      <c r="AC8" s="29"/>
+      <c r="AD8" s="29"/>
+      <c r="AE8" s="29"/>
+      <c r="AF8" s="29"/>
+      <c r="AG8" s="29"/>
+      <c r="AH8" s="29"/>
+      <c r="AI8" s="29"/>
+      <c r="AJ8" s="29"/>
+      <c r="AK8" s="29"/>
+      <c r="AL8" s="29"/>
+      <c r="AM8" s="29"/>
+      <c r="AN8" s="29"/>
+      <c r="AO8" s="29"/>
+      <c r="AP8" s="29"/>
+      <c r="AQ8" s="29"/>
+      <c r="AR8" s="29"/>
+      <c r="AS8" s="29"/>
+      <c r="AT8" s="29"/>
+      <c r="AU8" s="29"/>
+      <c r="AV8" s="29"/>
+      <c r="AW8" s="29"/>
+      <c r="AX8" s="29"/>
+      <c r="AY8" s="29"/>
+      <c r="AZ8" s="29"/>
+      <c r="BA8" s="29"/>
     </row>
     <row r="9" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A9" s="35" t="s">
+      <c r="A9" s="31" t="s">
         <v>244</v>
       </c>
-      <c r="B9" s="38"/>
-[...50 lines deleted...]
-      <c r="BA9" s="33"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="29"/>
+      <c r="R9" s="29"/>
+      <c r="S9" s="29"/>
+      <c r="T9" s="29"/>
+      <c r="U9" s="29"/>
+      <c r="V9" s="29"/>
+      <c r="W9" s="29"/>
+      <c r="X9" s="29"/>
+      <c r="Y9" s="29"/>
+      <c r="Z9" s="29"/>
+      <c r="AA9" s="29"/>
+      <c r="AB9" s="29"/>
+      <c r="AC9" s="29"/>
+      <c r="AD9" s="29"/>
+      <c r="AE9" s="29"/>
+      <c r="AF9" s="29"/>
+      <c r="AG9" s="29"/>
+      <c r="AH9" s="29"/>
+      <c r="AI9" s="29"/>
+      <c r="AJ9" s="29"/>
+      <c r="AK9" s="29"/>
+      <c r="AL9" s="29"/>
+      <c r="AM9" s="29"/>
+      <c r="AN9" s="29"/>
+      <c r="AO9" s="29"/>
+      <c r="AP9" s="29"/>
+      <c r="AQ9" s="29"/>
+      <c r="AR9" s="29"/>
+      <c r="AS9" s="29"/>
+      <c r="AT9" s="29"/>
+      <c r="AU9" s="29"/>
+      <c r="AV9" s="29"/>
+      <c r="AW9" s="29"/>
+      <c r="AX9" s="29"/>
+      <c r="AY9" s="29"/>
+      <c r="AZ9" s="29"/>
+      <c r="BA9" s="29"/>
     </row>
     <row r="10" spans="1:53" ht="60.6" x14ac:dyDescent="0.3">
-      <c r="A10" s="35" t="s">
+      <c r="A10" s="31" t="s">
         <v>245</v>
       </c>
-      <c r="B10" s="40"/>
-[...50 lines deleted...]
-      <c r="BA10" s="33"/>
+      <c r="B10" s="36"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="29"/>
+      <c r="N10" s="29"/>
+      <c r="O10" s="29"/>
+      <c r="P10" s="29"/>
+      <c r="Q10" s="29"/>
+      <c r="R10" s="29"/>
+      <c r="S10" s="29"/>
+      <c r="T10" s="29"/>
+      <c r="U10" s="29"/>
+      <c r="V10" s="29"/>
+      <c r="W10" s="29"/>
+      <c r="X10" s="29"/>
+      <c r="Y10" s="29"/>
+      <c r="Z10" s="29"/>
+      <c r="AA10" s="29"/>
+      <c r="AB10" s="29"/>
+      <c r="AC10" s="29"/>
+      <c r="AD10" s="29"/>
+      <c r="AE10" s="29"/>
+      <c r="AF10" s="29"/>
+      <c r="AG10" s="29"/>
+      <c r="AH10" s="29"/>
+      <c r="AI10" s="29"/>
+      <c r="AJ10" s="29"/>
+      <c r="AK10" s="29"/>
+      <c r="AL10" s="29"/>
+      <c r="AM10" s="29"/>
+      <c r="AN10" s="29"/>
+      <c r="AO10" s="29"/>
+      <c r="AP10" s="29"/>
+      <c r="AQ10" s="29"/>
+      <c r="AR10" s="29"/>
+      <c r="AS10" s="29"/>
+      <c r="AT10" s="29"/>
+      <c r="AU10" s="29"/>
+      <c r="AV10" s="29"/>
+      <c r="AW10" s="29"/>
+      <c r="AX10" s="29"/>
+      <c r="AY10" s="29"/>
+      <c r="AZ10" s="29"/>
+      <c r="BA10" s="29"/>
     </row>
     <row r="11" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A11" s="35"/>
-[...51 lines deleted...]
-      <c r="BA11" s="33"/>
+      <c r="A11" s="31"/>
+      <c r="B11" s="37"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="29"/>
+      <c r="Q11" s="29"/>
+      <c r="R11" s="29"/>
+      <c r="S11" s="29"/>
+      <c r="T11" s="29"/>
+      <c r="U11" s="29"/>
+      <c r="V11" s="29"/>
+      <c r="W11" s="29"/>
+      <c r="X11" s="29"/>
+      <c r="Y11" s="29"/>
+      <c r="Z11" s="29"/>
+      <c r="AA11" s="29"/>
+      <c r="AB11" s="29"/>
+      <c r="AC11" s="29"/>
+      <c r="AD11" s="29"/>
+      <c r="AE11" s="29"/>
+      <c r="AF11" s="29"/>
+      <c r="AG11" s="29"/>
+      <c r="AH11" s="29"/>
+      <c r="AI11" s="29"/>
+      <c r="AJ11" s="29"/>
+      <c r="AK11" s="29"/>
+      <c r="AL11" s="29"/>
+      <c r="AM11" s="29"/>
+      <c r="AN11" s="29"/>
+      <c r="AO11" s="29"/>
+      <c r="AP11" s="29"/>
+      <c r="AQ11" s="29"/>
+      <c r="AR11" s="29"/>
+      <c r="AS11" s="29"/>
+      <c r="AT11" s="29"/>
+      <c r="AU11" s="29"/>
+      <c r="AV11" s="29"/>
+      <c r="AW11" s="29"/>
+      <c r="AX11" s="29"/>
+      <c r="AY11" s="29"/>
+      <c r="AZ11" s="29"/>
+      <c r="BA11" s="29"/>
     </row>
     <row r="12" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A12" s="35" t="s">
+      <c r="A12" s="31" t="s">
         <v>246</v>
       </c>
-      <c r="B12" s="42"/>
-[...50 lines deleted...]
-      <c r="BA12" s="33"/>
+      <c r="B12" s="38"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+      <c r="P12" s="29"/>
+      <c r="Q12" s="29"/>
+      <c r="R12" s="29"/>
+      <c r="S12" s="29"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="29"/>
+      <c r="Y12" s="29"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="29"/>
+      <c r="AB12" s="29"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="29"/>
+      <c r="AE12" s="29"/>
+      <c r="AF12" s="29"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="29"/>
+      <c r="AI12" s="29"/>
+      <c r="AJ12" s="29"/>
+      <c r="AK12" s="29"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="29"/>
+      <c r="AN12" s="29"/>
+      <c r="AO12" s="29"/>
+      <c r="AP12" s="29"/>
+      <c r="AQ12" s="29"/>
+      <c r="AR12" s="29"/>
+      <c r="AS12" s="29"/>
+      <c r="AT12" s="29"/>
+      <c r="AU12" s="29"/>
+      <c r="AV12" s="29"/>
+      <c r="AW12" s="29"/>
+      <c r="AX12" s="29"/>
+      <c r="AY12" s="29"/>
+      <c r="AZ12" s="29"/>
+      <c r="BA12" s="29"/>
     </row>
     <row r="13" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A13" s="35"/>
-[...51 lines deleted...]
-      <c r="BA13" s="33"/>
+      <c r="A13" s="31"/>
+      <c r="B13" s="38"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="29"/>
+      <c r="O13" s="29"/>
+      <c r="P13" s="29"/>
+      <c r="Q13" s="29"/>
+      <c r="R13" s="29"/>
+      <c r="S13" s="29"/>
+      <c r="T13" s="29"/>
+      <c r="U13" s="29"/>
+      <c r="V13" s="29"/>
+      <c r="W13" s="29"/>
+      <c r="X13" s="29"/>
+      <c r="Y13" s="29"/>
+      <c r="Z13" s="29"/>
+      <c r="AA13" s="29"/>
+      <c r="AB13" s="29"/>
+      <c r="AC13" s="29"/>
+      <c r="AD13" s="29"/>
+      <c r="AE13" s="29"/>
+      <c r="AF13" s="29"/>
+      <c r="AG13" s="29"/>
+      <c r="AH13" s="29"/>
+      <c r="AI13" s="29"/>
+      <c r="AJ13" s="29"/>
+      <c r="AK13" s="29"/>
+      <c r="AL13" s="29"/>
+      <c r="AM13" s="29"/>
+      <c r="AN13" s="29"/>
+      <c r="AO13" s="29"/>
+      <c r="AP13" s="29"/>
+      <c r="AQ13" s="29"/>
+      <c r="AR13" s="29"/>
+      <c r="AS13" s="29"/>
+      <c r="AT13" s="29"/>
+      <c r="AU13" s="29"/>
+      <c r="AV13" s="29"/>
+      <c r="AW13" s="29"/>
+      <c r="AX13" s="29"/>
+      <c r="AY13" s="29"/>
+      <c r="AZ13" s="29"/>
+      <c r="BA13" s="29"/>
     </row>
     <row r="14" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A14" s="35" t="s">
+      <c r="A14" s="31" t="s">
         <v>247</v>
       </c>
-      <c r="B14" s="42"/>
-[...50 lines deleted...]
-      <c r="BA14" s="33"/>
+      <c r="B14" s="38"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="29"/>
+      <c r="R14" s="29"/>
+      <c r="S14" s="29"/>
+      <c r="T14" s="29"/>
+      <c r="U14" s="29"/>
+      <c r="V14" s="29"/>
+      <c r="W14" s="29"/>
+      <c r="X14" s="29"/>
+      <c r="Y14" s="29"/>
+      <c r="Z14" s="29"/>
+      <c r="AA14" s="29"/>
+      <c r="AB14" s="29"/>
+      <c r="AC14" s="29"/>
+      <c r="AD14" s="29"/>
+      <c r="AE14" s="29"/>
+      <c r="AF14" s="29"/>
+      <c r="AG14" s="29"/>
+      <c r="AH14" s="29"/>
+      <c r="AI14" s="29"/>
+      <c r="AJ14" s="29"/>
+      <c r="AK14" s="29"/>
+      <c r="AL14" s="29"/>
+      <c r="AM14" s="29"/>
+      <c r="AN14" s="29"/>
+      <c r="AO14" s="29"/>
+      <c r="AP14" s="29"/>
+      <c r="AQ14" s="29"/>
+      <c r="AR14" s="29"/>
+      <c r="AS14" s="29"/>
+      <c r="AT14" s="29"/>
+      <c r="AU14" s="29"/>
+      <c r="AV14" s="29"/>
+      <c r="AW14" s="29"/>
+      <c r="AX14" s="29"/>
+      <c r="AY14" s="29"/>
+      <c r="AZ14" s="29"/>
+      <c r="BA14" s="29"/>
     </row>
     <row r="15" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A15" s="35" t="s">
+      <c r="A15" s="31" t="s">
         <v>248</v>
       </c>
-      <c r="B15" s="42"/>
-[...50 lines deleted...]
-      <c r="BA15" s="33"/>
+      <c r="B15" s="38"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="29"/>
+      <c r="O15" s="29"/>
+      <c r="P15" s="29"/>
+      <c r="Q15" s="29"/>
+      <c r="R15" s="29"/>
+      <c r="S15" s="29"/>
+      <c r="T15" s="29"/>
+      <c r="U15" s="29"/>
+      <c r="V15" s="29"/>
+      <c r="W15" s="29"/>
+      <c r="X15" s="29"/>
+      <c r="Y15" s="29"/>
+      <c r="Z15" s="29"/>
+      <c r="AA15" s="29"/>
+      <c r="AB15" s="29"/>
+      <c r="AC15" s="29"/>
+      <c r="AD15" s="29"/>
+      <c r="AE15" s="29"/>
+      <c r="AF15" s="29"/>
+      <c r="AG15" s="29"/>
+      <c r="AH15" s="29"/>
+      <c r="AI15" s="29"/>
+      <c r="AJ15" s="29"/>
+      <c r="AK15" s="29"/>
+      <c r="AL15" s="29"/>
+      <c r="AM15" s="29"/>
+      <c r="AN15" s="29"/>
+      <c r="AO15" s="29"/>
+      <c r="AP15" s="29"/>
+      <c r="AQ15" s="29"/>
+      <c r="AR15" s="29"/>
+      <c r="AS15" s="29"/>
+      <c r="AT15" s="29"/>
+      <c r="AU15" s="29"/>
+      <c r="AV15" s="29"/>
+      <c r="AW15" s="29"/>
+      <c r="AX15" s="29"/>
+      <c r="AY15" s="29"/>
+      <c r="AZ15" s="29"/>
+      <c r="BA15" s="29"/>
     </row>
     <row r="16" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A16" s="35"/>
-[...51 lines deleted...]
-      <c r="BA16" s="33"/>
+      <c r="A16" s="31"/>
+      <c r="B16" s="38"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="29"/>
+      <c r="N16" s="29"/>
+      <c r="O16" s="29"/>
+      <c r="P16" s="29"/>
+      <c r="Q16" s="29"/>
+      <c r="R16" s="29"/>
+      <c r="S16" s="29"/>
+      <c r="T16" s="29"/>
+      <c r="U16" s="29"/>
+      <c r="V16" s="29"/>
+      <c r="W16" s="29"/>
+      <c r="X16" s="29"/>
+      <c r="Y16" s="29"/>
+      <c r="Z16" s="29"/>
+      <c r="AA16" s="29"/>
+      <c r="AB16" s="29"/>
+      <c r="AC16" s="29"/>
+      <c r="AD16" s="29"/>
+      <c r="AE16" s="29"/>
+      <c r="AF16" s="29"/>
+      <c r="AG16" s="29"/>
+      <c r="AH16" s="29"/>
+      <c r="AI16" s="29"/>
+      <c r="AJ16" s="29"/>
+      <c r="AK16" s="29"/>
+      <c r="AL16" s="29"/>
+      <c r="AM16" s="29"/>
+      <c r="AN16" s="29"/>
+      <c r="AO16" s="29"/>
+      <c r="AP16" s="29"/>
+      <c r="AQ16" s="29"/>
+      <c r="AR16" s="29"/>
+      <c r="AS16" s="29"/>
+      <c r="AT16" s="29"/>
+      <c r="AU16" s="29"/>
+      <c r="AV16" s="29"/>
+      <c r="AW16" s="29"/>
+      <c r="AX16" s="29"/>
+      <c r="AY16" s="29"/>
+      <c r="AZ16" s="29"/>
+      <c r="BA16" s="29"/>
     </row>
     <row r="17" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
-      <c r="A17" s="35" t="s">
+      <c r="A17" s="31" t="s">
         <v>249</v>
       </c>
-      <c r="B17" s="42"/>
-[...50 lines deleted...]
-      <c r="BA17" s="33"/>
+      <c r="B17" s="38"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="29"/>
+      <c r="O17" s="29"/>
+      <c r="P17" s="29"/>
+      <c r="Q17" s="29"/>
+      <c r="R17" s="29"/>
+      <c r="S17" s="29"/>
+      <c r="T17" s="29"/>
+      <c r="U17" s="29"/>
+      <c r="V17" s="29"/>
+      <c r="W17" s="29"/>
+      <c r="X17" s="29"/>
+      <c r="Y17" s="29"/>
+      <c r="Z17" s="29"/>
+      <c r="AA17" s="29"/>
+      <c r="AB17" s="29"/>
+      <c r="AC17" s="29"/>
+      <c r="AD17" s="29"/>
+      <c r="AE17" s="29"/>
+      <c r="AF17" s="29"/>
+      <c r="AG17" s="29"/>
+      <c r="AH17" s="29"/>
+      <c r="AI17" s="29"/>
+      <c r="AJ17" s="29"/>
+      <c r="AK17" s="29"/>
+      <c r="AL17" s="29"/>
+      <c r="AM17" s="29"/>
+      <c r="AN17" s="29"/>
+      <c r="AO17" s="29"/>
+      <c r="AP17" s="29"/>
+      <c r="AQ17" s="29"/>
+      <c r="AR17" s="29"/>
+      <c r="AS17" s="29"/>
+      <c r="AT17" s="29"/>
+      <c r="AU17" s="29"/>
+      <c r="AV17" s="29"/>
+      <c r="AW17" s="29"/>
+      <c r="AX17" s="29"/>
+      <c r="AY17" s="29"/>
+      <c r="AZ17" s="29"/>
+      <c r="BA17" s="29"/>
     </row>
     <row r="18" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A18" s="35"/>
-[...51 lines deleted...]
-      <c r="BA18" s="33"/>
+      <c r="A18" s="31"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="29"/>
+      <c r="N18" s="29"/>
+      <c r="O18" s="29"/>
+      <c r="P18" s="29"/>
+      <c r="Q18" s="29"/>
+      <c r="R18" s="29"/>
+      <c r="S18" s="29"/>
+      <c r="T18" s="29"/>
+      <c r="U18" s="29"/>
+      <c r="V18" s="29"/>
+      <c r="W18" s="29"/>
+      <c r="X18" s="29"/>
+      <c r="Y18" s="29"/>
+      <c r="Z18" s="29"/>
+      <c r="AA18" s="29"/>
+      <c r="AB18" s="29"/>
+      <c r="AC18" s="29"/>
+      <c r="AD18" s="29"/>
+      <c r="AE18" s="29"/>
+      <c r="AF18" s="29"/>
+      <c r="AG18" s="29"/>
+      <c r="AH18" s="29"/>
+      <c r="AI18" s="29"/>
+      <c r="AJ18" s="29"/>
+      <c r="AK18" s="29"/>
+      <c r="AL18" s="29"/>
+      <c r="AM18" s="29"/>
+      <c r="AN18" s="29"/>
+      <c r="AO18" s="29"/>
+      <c r="AP18" s="29"/>
+      <c r="AQ18" s="29"/>
+      <c r="AR18" s="29"/>
+      <c r="AS18" s="29"/>
+      <c r="AT18" s="29"/>
+      <c r="AU18" s="29"/>
+      <c r="AV18" s="29"/>
+      <c r="AW18" s="29"/>
+      <c r="AX18" s="29"/>
+      <c r="AY18" s="29"/>
+      <c r="AZ18" s="29"/>
+      <c r="BA18" s="29"/>
     </row>
     <row r="19" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A19" s="35" t="s">
+      <c r="A19" s="31" t="s">
         <v>250</v>
       </c>
-      <c r="B19" s="42"/>
-[...50 lines deleted...]
-      <c r="BA19" s="33"/>
+      <c r="B19" s="38"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="29"/>
+      <c r="N19" s="29"/>
+      <c r="O19" s="29"/>
+      <c r="P19" s="29"/>
+      <c r="Q19" s="29"/>
+      <c r="R19" s="29"/>
+      <c r="S19" s="29"/>
+      <c r="T19" s="29"/>
+      <c r="U19" s="29"/>
+      <c r="V19" s="29"/>
+      <c r="W19" s="29"/>
+      <c r="X19" s="29"/>
+      <c r="Y19" s="29"/>
+      <c r="Z19" s="29"/>
+      <c r="AA19" s="29"/>
+      <c r="AB19" s="29"/>
+      <c r="AC19" s="29"/>
+      <c r="AD19" s="29"/>
+      <c r="AE19" s="29"/>
+      <c r="AF19" s="29"/>
+      <c r="AG19" s="29"/>
+      <c r="AH19" s="29"/>
+      <c r="AI19" s="29"/>
+      <c r="AJ19" s="29"/>
+      <c r="AK19" s="29"/>
+      <c r="AL19" s="29"/>
+      <c r="AM19" s="29"/>
+      <c r="AN19" s="29"/>
+      <c r="AO19" s="29"/>
+      <c r="AP19" s="29"/>
+      <c r="AQ19" s="29"/>
+      <c r="AR19" s="29"/>
+      <c r="AS19" s="29"/>
+      <c r="AT19" s="29"/>
+      <c r="AU19" s="29"/>
+      <c r="AV19" s="29"/>
+      <c r="AW19" s="29"/>
+      <c r="AX19" s="29"/>
+      <c r="AY19" s="29"/>
+      <c r="AZ19" s="29"/>
+      <c r="BA19" s="29"/>
     </row>
     <row r="20" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A20" s="35"/>
-[...51 lines deleted...]
-      <c r="BA20" s="33"/>
+      <c r="A20" s="31"/>
+      <c r="B20" s="38"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="29"/>
+      <c r="O20" s="29"/>
+      <c r="P20" s="29"/>
+      <c r="Q20" s="29"/>
+      <c r="R20" s="29"/>
+      <c r="S20" s="29"/>
+      <c r="T20" s="29"/>
+      <c r="U20" s="29"/>
+      <c r="V20" s="29"/>
+      <c r="W20" s="29"/>
+      <c r="X20" s="29"/>
+      <c r="Y20" s="29"/>
+      <c r="Z20" s="29"/>
+      <c r="AA20" s="29"/>
+      <c r="AB20" s="29"/>
+      <c r="AC20" s="29"/>
+      <c r="AD20" s="29"/>
+      <c r="AE20" s="29"/>
+      <c r="AF20" s="29"/>
+      <c r="AG20" s="29"/>
+      <c r="AH20" s="29"/>
+      <c r="AI20" s="29"/>
+      <c r="AJ20" s="29"/>
+      <c r="AK20" s="29"/>
+      <c r="AL20" s="29"/>
+      <c r="AM20" s="29"/>
+      <c r="AN20" s="29"/>
+      <c r="AO20" s="29"/>
+      <c r="AP20" s="29"/>
+      <c r="AQ20" s="29"/>
+      <c r="AR20" s="29"/>
+      <c r="AS20" s="29"/>
+      <c r="AT20" s="29"/>
+      <c r="AU20" s="29"/>
+      <c r="AV20" s="29"/>
+      <c r="AW20" s="29"/>
+      <c r="AX20" s="29"/>
+      <c r="AY20" s="29"/>
+      <c r="AZ20" s="29"/>
+      <c r="BA20" s="29"/>
     </row>
     <row r="21" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A21" s="35" t="s">
+      <c r="A21" s="31" t="s">
         <v>251</v>
       </c>
-      <c r="B21" s="42"/>
-[...50 lines deleted...]
-      <c r="BA21" s="33"/>
+      <c r="B21" s="38"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="29"/>
+      <c r="O21" s="29"/>
+      <c r="P21" s="29"/>
+      <c r="Q21" s="29"/>
+      <c r="R21" s="29"/>
+      <c r="S21" s="29"/>
+      <c r="T21" s="29"/>
+      <c r="U21" s="29"/>
+      <c r="V21" s="29"/>
+      <c r="W21" s="29"/>
+      <c r="X21" s="29"/>
+      <c r="Y21" s="29"/>
+      <c r="Z21" s="29"/>
+      <c r="AA21" s="29"/>
+      <c r="AB21" s="29"/>
+      <c r="AC21" s="29"/>
+      <c r="AD21" s="29"/>
+      <c r="AE21" s="29"/>
+      <c r="AF21" s="29"/>
+      <c r="AG21" s="29"/>
+      <c r="AH21" s="29"/>
+      <c r="AI21" s="29"/>
+      <c r="AJ21" s="29"/>
+      <c r="AK21" s="29"/>
+      <c r="AL21" s="29"/>
+      <c r="AM21" s="29"/>
+      <c r="AN21" s="29"/>
+      <c r="AO21" s="29"/>
+      <c r="AP21" s="29"/>
+      <c r="AQ21" s="29"/>
+      <c r="AR21" s="29"/>
+      <c r="AS21" s="29"/>
+      <c r="AT21" s="29"/>
+      <c r="AU21" s="29"/>
+      <c r="AV21" s="29"/>
+      <c r="AW21" s="29"/>
+      <c r="AX21" s="29"/>
+      <c r="AY21" s="29"/>
+      <c r="AZ21" s="29"/>
+      <c r="BA21" s="29"/>
     </row>
     <row r="22" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A22" s="35"/>
-[...51 lines deleted...]
-      <c r="BA22" s="33"/>
+      <c r="A22" s="31"/>
+      <c r="B22" s="38"/>
+      <c r="C22" s="29"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="29"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="29"/>
+      <c r="O22" s="29"/>
+      <c r="P22" s="29"/>
+      <c r="Q22" s="29"/>
+      <c r="R22" s="29"/>
+      <c r="S22" s="29"/>
+      <c r="T22" s="29"/>
+      <c r="U22" s="29"/>
+      <c r="V22" s="29"/>
+      <c r="W22" s="29"/>
+      <c r="X22" s="29"/>
+      <c r="Y22" s="29"/>
+      <c r="Z22" s="29"/>
+      <c r="AA22" s="29"/>
+      <c r="AB22" s="29"/>
+      <c r="AC22" s="29"/>
+      <c r="AD22" s="29"/>
+      <c r="AE22" s="29"/>
+      <c r="AF22" s="29"/>
+      <c r="AG22" s="29"/>
+      <c r="AH22" s="29"/>
+      <c r="AI22" s="29"/>
+      <c r="AJ22" s="29"/>
+      <c r="AK22" s="29"/>
+      <c r="AL22" s="29"/>
+      <c r="AM22" s="29"/>
+      <c r="AN22" s="29"/>
+      <c r="AO22" s="29"/>
+      <c r="AP22" s="29"/>
+      <c r="AQ22" s="29"/>
+      <c r="AR22" s="29"/>
+      <c r="AS22" s="29"/>
+      <c r="AT22" s="29"/>
+      <c r="AU22" s="29"/>
+      <c r="AV22" s="29"/>
+      <c r="AW22" s="29"/>
+      <c r="AX22" s="29"/>
+      <c r="AY22" s="29"/>
+      <c r="AZ22" s="29"/>
+      <c r="BA22" s="29"/>
     </row>
     <row r="23" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A23" s="35" t="s">
+      <c r="A23" s="31" t="s">
         <v>252</v>
       </c>
-      <c r="B23" s="42"/>
-[...50 lines deleted...]
-      <c r="BA23" s="33"/>
+      <c r="B23" s="38"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="29"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="29"/>
+      <c r="O23" s="29"/>
+      <c r="P23" s="29"/>
+      <c r="Q23" s="29"/>
+      <c r="R23" s="29"/>
+      <c r="S23" s="29"/>
+      <c r="T23" s="29"/>
+      <c r="U23" s="29"/>
+      <c r="V23" s="29"/>
+      <c r="W23" s="29"/>
+      <c r="X23" s="29"/>
+      <c r="Y23" s="29"/>
+      <c r="Z23" s="29"/>
+      <c r="AA23" s="29"/>
+      <c r="AB23" s="29"/>
+      <c r="AC23" s="29"/>
+      <c r="AD23" s="29"/>
+      <c r="AE23" s="29"/>
+      <c r="AF23" s="29"/>
+      <c r="AG23" s="29"/>
+      <c r="AH23" s="29"/>
+      <c r="AI23" s="29"/>
+      <c r="AJ23" s="29"/>
+      <c r="AK23" s="29"/>
+      <c r="AL23" s="29"/>
+      <c r="AM23" s="29"/>
+      <c r="AN23" s="29"/>
+      <c r="AO23" s="29"/>
+      <c r="AP23" s="29"/>
+      <c r="AQ23" s="29"/>
+      <c r="AR23" s="29"/>
+      <c r="AS23" s="29"/>
+      <c r="AT23" s="29"/>
+      <c r="AU23" s="29"/>
+      <c r="AV23" s="29"/>
+      <c r="AW23" s="29"/>
+      <c r="AX23" s="29"/>
+      <c r="AY23" s="29"/>
+      <c r="AZ23" s="29"/>
+      <c r="BA23" s="29"/>
     </row>
     <row r="24" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A24" s="35"/>
-[...51 lines deleted...]
-      <c r="BA24" s="33"/>
+      <c r="A24" s="31"/>
+      <c r="B24" s="38"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="29"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="29"/>
+      <c r="N24" s="29"/>
+      <c r="O24" s="29"/>
+      <c r="P24" s="29"/>
+      <c r="Q24" s="29"/>
+      <c r="R24" s="29"/>
+      <c r="S24" s="29"/>
+      <c r="T24" s="29"/>
+      <c r="U24" s="29"/>
+      <c r="V24" s="29"/>
+      <c r="W24" s="29"/>
+      <c r="X24" s="29"/>
+      <c r="Y24" s="29"/>
+      <c r="Z24" s="29"/>
+      <c r="AA24" s="29"/>
+      <c r="AB24" s="29"/>
+      <c r="AC24" s="29"/>
+      <c r="AD24" s="29"/>
+      <c r="AE24" s="29"/>
+      <c r="AF24" s="29"/>
+      <c r="AG24" s="29"/>
+      <c r="AH24" s="29"/>
+      <c r="AI24" s="29"/>
+      <c r="AJ24" s="29"/>
+      <c r="AK24" s="29"/>
+      <c r="AL24" s="29"/>
+      <c r="AM24" s="29"/>
+      <c r="AN24" s="29"/>
+      <c r="AO24" s="29"/>
+      <c r="AP24" s="29"/>
+      <c r="AQ24" s="29"/>
+      <c r="AR24" s="29"/>
+      <c r="AS24" s="29"/>
+      <c r="AT24" s="29"/>
+      <c r="AU24" s="29"/>
+      <c r="AV24" s="29"/>
+      <c r="AW24" s="29"/>
+      <c r="AX24" s="29"/>
+      <c r="AY24" s="29"/>
+      <c r="AZ24" s="29"/>
+      <c r="BA24" s="29"/>
     </row>
     <row r="25" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
-      <c r="A25" s="35" t="s">
+      <c r="A25" s="31" t="s">
         <v>253</v>
       </c>
-      <c r="B25" s="42"/>
-[...50 lines deleted...]
-      <c r="BA25" s="33"/>
+      <c r="B25" s="38"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="29"/>
+      <c r="N25" s="29"/>
+      <c r="O25" s="29"/>
+      <c r="P25" s="29"/>
+      <c r="Q25" s="29"/>
+      <c r="R25" s="29"/>
+      <c r="S25" s="29"/>
+      <c r="T25" s="29"/>
+      <c r="U25" s="29"/>
+      <c r="V25" s="29"/>
+      <c r="W25" s="29"/>
+      <c r="X25" s="29"/>
+      <c r="Y25" s="29"/>
+      <c r="Z25" s="29"/>
+      <c r="AA25" s="29"/>
+      <c r="AB25" s="29"/>
+      <c r="AC25" s="29"/>
+      <c r="AD25" s="29"/>
+      <c r="AE25" s="29"/>
+      <c r="AF25" s="29"/>
+      <c r="AG25" s="29"/>
+      <c r="AH25" s="29"/>
+      <c r="AI25" s="29"/>
+      <c r="AJ25" s="29"/>
+      <c r="AK25" s="29"/>
+      <c r="AL25" s="29"/>
+      <c r="AM25" s="29"/>
+      <c r="AN25" s="29"/>
+      <c r="AO25" s="29"/>
+      <c r="AP25" s="29"/>
+      <c r="AQ25" s="29"/>
+      <c r="AR25" s="29"/>
+      <c r="AS25" s="29"/>
+      <c r="AT25" s="29"/>
+      <c r="AU25" s="29"/>
+      <c r="AV25" s="29"/>
+      <c r="AW25" s="29"/>
+      <c r="AX25" s="29"/>
+      <c r="AY25" s="29"/>
+      <c r="AZ25" s="29"/>
+      <c r="BA25" s="29"/>
     </row>
     <row r="26" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A26" s="35"/>
-[...51 lines deleted...]
-      <c r="BA26" s="33"/>
+      <c r="A26" s="31"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="29"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="29"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="29"/>
+      <c r="M26" s="29"/>
+      <c r="N26" s="29"/>
+      <c r="O26" s="29"/>
+      <c r="P26" s="29"/>
+      <c r="Q26" s="29"/>
+      <c r="R26" s="29"/>
+      <c r="S26" s="29"/>
+      <c r="T26" s="29"/>
+      <c r="U26" s="29"/>
+      <c r="V26" s="29"/>
+      <c r="W26" s="29"/>
+      <c r="X26" s="29"/>
+      <c r="Y26" s="29"/>
+      <c r="Z26" s="29"/>
+      <c r="AA26" s="29"/>
+      <c r="AB26" s="29"/>
+      <c r="AC26" s="29"/>
+      <c r="AD26" s="29"/>
+      <c r="AE26" s="29"/>
+      <c r="AF26" s="29"/>
+      <c r="AG26" s="29"/>
+      <c r="AH26" s="29"/>
+      <c r="AI26" s="29"/>
+      <c r="AJ26" s="29"/>
+      <c r="AK26" s="29"/>
+      <c r="AL26" s="29"/>
+      <c r="AM26" s="29"/>
+      <c r="AN26" s="29"/>
+      <c r="AO26" s="29"/>
+      <c r="AP26" s="29"/>
+      <c r="AQ26" s="29"/>
+      <c r="AR26" s="29"/>
+      <c r="AS26" s="29"/>
+      <c r="AT26" s="29"/>
+      <c r="AU26" s="29"/>
+      <c r="AV26" s="29"/>
+      <c r="AW26" s="29"/>
+      <c r="AX26" s="29"/>
+      <c r="AY26" s="29"/>
+      <c r="AZ26" s="29"/>
+      <c r="BA26" s="29"/>
     </row>
     <row r="27" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
-      <c r="A27" s="35" t="s">
+      <c r="A27" s="31" t="s">
         <v>254</v>
       </c>
-      <c r="B27" s="42"/>
-[...50 lines deleted...]
-      <c r="BA27" s="33"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="29"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="29"/>
+      <c r="O27" s="29"/>
+      <c r="P27" s="29"/>
+      <c r="Q27" s="29"/>
+      <c r="R27" s="29"/>
+      <c r="S27" s="29"/>
+      <c r="T27" s="29"/>
+      <c r="U27" s="29"/>
+      <c r="V27" s="29"/>
+      <c r="W27" s="29"/>
+      <c r="X27" s="29"/>
+      <c r="Y27" s="29"/>
+      <c r="Z27" s="29"/>
+      <c r="AA27" s="29"/>
+      <c r="AB27" s="29"/>
+      <c r="AC27" s="29"/>
+      <c r="AD27" s="29"/>
+      <c r="AE27" s="29"/>
+      <c r="AF27" s="29"/>
+      <c r="AG27" s="29"/>
+      <c r="AH27" s="29"/>
+      <c r="AI27" s="29"/>
+      <c r="AJ27" s="29"/>
+      <c r="AK27" s="29"/>
+      <c r="AL27" s="29"/>
+      <c r="AM27" s="29"/>
+      <c r="AN27" s="29"/>
+      <c r="AO27" s="29"/>
+      <c r="AP27" s="29"/>
+      <c r="AQ27" s="29"/>
+      <c r="AR27" s="29"/>
+      <c r="AS27" s="29"/>
+      <c r="AT27" s="29"/>
+      <c r="AU27" s="29"/>
+      <c r="AV27" s="29"/>
+      <c r="AW27" s="29"/>
+      <c r="AX27" s="29"/>
+      <c r="AY27" s="29"/>
+      <c r="AZ27" s="29"/>
+      <c r="BA27" s="29"/>
     </row>
     <row r="28" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A28" s="33"/>
-[...51 lines deleted...]
-      <c r="BA28" s="33"/>
+      <c r="A28" s="29"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="29"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="29"/>
+      <c r="O28" s="29"/>
+      <c r="P28" s="29"/>
+      <c r="Q28" s="29"/>
+      <c r="R28" s="29"/>
+      <c r="S28" s="29"/>
+      <c r="T28" s="29"/>
+      <c r="U28" s="29"/>
+      <c r="V28" s="29"/>
+      <c r="W28" s="29"/>
+      <c r="X28" s="29"/>
+      <c r="Y28" s="29"/>
+      <c r="Z28" s="29"/>
+      <c r="AA28" s="29"/>
+      <c r="AB28" s="29"/>
+      <c r="AC28" s="29"/>
+      <c r="AD28" s="29"/>
+      <c r="AE28" s="29"/>
+      <c r="AF28" s="29"/>
+      <c r="AG28" s="29"/>
+      <c r="AH28" s="29"/>
+      <c r="AI28" s="29"/>
+      <c r="AJ28" s="29"/>
+      <c r="AK28" s="29"/>
+      <c r="AL28" s="29"/>
+      <c r="AM28" s="29"/>
+      <c r="AN28" s="29"/>
+      <c r="AO28" s="29"/>
+      <c r="AP28" s="29"/>
+      <c r="AQ28" s="29"/>
+      <c r="AR28" s="29"/>
+      <c r="AS28" s="29"/>
+      <c r="AT28" s="29"/>
+      <c r="AU28" s="29"/>
+      <c r="AV28" s="29"/>
+      <c r="AW28" s="29"/>
+      <c r="AX28" s="29"/>
+      <c r="AY28" s="29"/>
+      <c r="AZ28" s="29"/>
+      <c r="BA28" s="29"/>
     </row>
     <row r="29" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A29" s="33"/>
-[...51 lines deleted...]
-      <c r="BA29" s="33"/>
+      <c r="A29" s="29"/>
+      <c r="B29" s="34"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="29"/>
+      <c r="E29" s="29"/>
+      <c r="F29" s="29"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="29"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="29"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="29"/>
+      <c r="N29" s="29"/>
+      <c r="O29" s="29"/>
+      <c r="P29" s="29"/>
+      <c r="Q29" s="29"/>
+      <c r="R29" s="29"/>
+      <c r="S29" s="29"/>
+      <c r="T29" s="29"/>
+      <c r="U29" s="29"/>
+      <c r="V29" s="29"/>
+      <c r="W29" s="29"/>
+      <c r="X29" s="29"/>
+      <c r="Y29" s="29"/>
+      <c r="Z29" s="29"/>
+      <c r="AA29" s="29"/>
+      <c r="AB29" s="29"/>
+      <c r="AC29" s="29"/>
+      <c r="AD29" s="29"/>
+      <c r="AE29" s="29"/>
+      <c r="AF29" s="29"/>
+      <c r="AG29" s="29"/>
+      <c r="AH29" s="29"/>
+      <c r="AI29" s="29"/>
+      <c r="AJ29" s="29"/>
+      <c r="AK29" s="29"/>
+      <c r="AL29" s="29"/>
+      <c r="AM29" s="29"/>
+      <c r="AN29" s="29"/>
+      <c r="AO29" s="29"/>
+      <c r="AP29" s="29"/>
+      <c r="AQ29" s="29"/>
+      <c r="AR29" s="29"/>
+      <c r="AS29" s="29"/>
+      <c r="AT29" s="29"/>
+      <c r="AU29" s="29"/>
+      <c r="AV29" s="29"/>
+      <c r="AW29" s="29"/>
+      <c r="AX29" s="29"/>
+      <c r="AY29" s="29"/>
+      <c r="AZ29" s="29"/>
+      <c r="BA29" s="29"/>
     </row>
     <row r="30" spans="1:53" ht="21" x14ac:dyDescent="0.3">
-      <c r="A30" s="33"/>
-[...51 lines deleted...]
-      <c r="BA30" s="33"/>
+      <c r="A30" s="29"/>
+      <c r="B30" s="33"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="29"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="29"/>
+      <c r="O30" s="29"/>
+      <c r="P30" s="29"/>
+      <c r="Q30" s="29"/>
+      <c r="R30" s="29"/>
+      <c r="S30" s="29"/>
+      <c r="T30" s="29"/>
+      <c r="U30" s="29"/>
+      <c r="V30" s="29"/>
+      <c r="W30" s="29"/>
+      <c r="X30" s="29"/>
+      <c r="Y30" s="29"/>
+      <c r="Z30" s="29"/>
+      <c r="AA30" s="29"/>
+      <c r="AB30" s="29"/>
+      <c r="AC30" s="29"/>
+      <c r="AD30" s="29"/>
+      <c r="AE30" s="29"/>
+      <c r="AF30" s="29"/>
+      <c r="AG30" s="29"/>
+      <c r="AH30" s="29"/>
+      <c r="AI30" s="29"/>
+      <c r="AJ30" s="29"/>
+      <c r="AK30" s="29"/>
+      <c r="AL30" s="29"/>
+      <c r="AM30" s="29"/>
+      <c r="AN30" s="29"/>
+      <c r="AO30" s="29"/>
+      <c r="AP30" s="29"/>
+      <c r="AQ30" s="29"/>
+      <c r="AR30" s="29"/>
+      <c r="AS30" s="29"/>
+      <c r="AT30" s="29"/>
+      <c r="AU30" s="29"/>
+      <c r="AV30" s="29"/>
+      <c r="AW30" s="29"/>
+      <c r="AX30" s="29"/>
+      <c r="AY30" s="29"/>
+      <c r="AZ30" s="29"/>
+      <c r="BA30" s="29"/>
     </row>
     <row r="31" spans="1:53" x14ac:dyDescent="0.3">
-      <c r="B31" s="43"/>
+      <c r="B31" s="39"/>
     </row>
     <row r="32" spans="1:53" x14ac:dyDescent="0.3">
-      <c r="B32" s="44"/>
+      <c r="B32" s="40"/>
     </row>
     <row r="33" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B33" s="43"/>
+      <c r="B33" s="39"/>
     </row>
     <row r="34" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B34" s="44"/>
+      <c r="B34" s="40"/>
     </row>
     <row r="35" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B35" s="44"/>
+      <c r="B35" s="40"/>
     </row>
     <row r="36" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B36" s="44"/>
+      <c r="B36" s="40"/>
     </row>
     <row r="37" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B37" s="43"/>
+      <c r="B37" s="39"/>
     </row>
     <row r="38" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B38" s="43"/>
+      <c r="B38" s="39"/>
     </row>
     <row r="39" spans="2:2" ht="21" x14ac:dyDescent="0.3">
-      <c r="B39" s="45"/>
+      <c r="B39" s="41"/>
     </row>
     <row r="40" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B40" s="43"/>
+      <c r="B40" s="39"/>
     </row>
     <row r="41" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B41" s="46"/>
+      <c r="B41" s="42"/>
     </row>
     <row r="42" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B42" s="43"/>
+      <c r="B42" s="39"/>
     </row>
     <row r="43" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B43" s="46"/>
+      <c r="B43" s="42"/>
     </row>
     <row r="44" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B44" s="46"/>
+      <c r="B44" s="42"/>
     </row>
     <row r="45" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B45" s="46"/>
+      <c r="B45" s="42"/>
     </row>
     <row r="46" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B46" s="46"/>
+      <c r="B46" s="42"/>
     </row>
     <row r="47" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B47" s="46"/>
+      <c r="B47" s="42"/>
     </row>
     <row r="48" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B48" s="43"/>
+      <c r="B48" s="39"/>
     </row>
     <row r="49" spans="2:2" ht="21" x14ac:dyDescent="0.3">
-      <c r="B49" s="45"/>
+      <c r="B49" s="41"/>
     </row>
     <row r="50" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B50" s="43"/>
+      <c r="B50" s="39"/>
     </row>
     <row r="51" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B51" s="44"/>
+      <c r="B51" s="40"/>
     </row>
     <row r="52" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B52" s="43"/>
+      <c r="B52" s="39"/>
     </row>
     <row r="53" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B53" s="44"/>
+      <c r="B53" s="40"/>
     </row>
     <row r="54" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B54" s="47"/>
+      <c r="B54" s="43"/>
     </row>
     <row r="55" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B55" s="44"/>
+      <c r="B55" s="40"/>
     </row>
     <row r="56" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B56" s="43"/>
+      <c r="B56" s="39"/>
     </row>
     <row r="57" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B57" s="44"/>
+      <c r="B57" s="40"/>
     </row>
     <row r="58" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B58" s="47"/>
+      <c r="B58" s="43"/>
     </row>
     <row r="59" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B59" s="44"/>
+      <c r="B59" s="40"/>
     </row>
     <row r="60" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B60" s="47"/>
+      <c r="B60" s="43"/>
     </row>
     <row r="61" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B61" s="43"/>
+      <c r="B61" s="39"/>
     </row>
     <row r="62" spans="2:2" ht="21" x14ac:dyDescent="0.3">
-      <c r="B62" s="45"/>
+      <c r="B62" s="41"/>
     </row>
     <row r="63" spans="2:2" ht="21" x14ac:dyDescent="0.3">
-      <c r="B63" s="45"/>
+      <c r="B63" s="41"/>
     </row>
     <row r="64" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B64" s="44"/>
+      <c r="B64" s="40"/>
     </row>
     <row r="65" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B65" s="44"/>
+      <c r="B65" s="40"/>
     </row>
     <row r="66" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B66" s="46"/>
+      <c r="B66" s="42"/>
     </row>
     <row r="67" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B67" s="44"/>
+      <c r="B67" s="40"/>
     </row>
     <row r="68" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B68" s="46"/>
+      <c r="B68" s="42"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57C453B3-B0F1-445E-BCDE-B895FD63E5F8}">
   <dimension ref="B2:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="24.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B6" t="s">
         <v>42</v>