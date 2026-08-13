--- v2 (2026-06-29)
+++ v3 (2026-08-13)
@@ -12,90 +12,149 @@
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\AB339\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F39F4D95-70EF-4344-8E3C-F106E11EAB3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A09DAC2-6E3F-46CE-A1BC-3A7C92DBD23D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30612" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{0B990127-4259-4218-B39F-63792375112A}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{0B990127-4259-4218-B39F-63792375112A}"/>
   </bookViews>
   <sheets>
     <sheet name="SUBMIT AND VIEW STATUS HERE" sheetId="1" r:id="rId1"/>
     <sheet name="What is AB339" sheetId="2" r:id="rId2"/>
     <sheet name="HR USE ONLY" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q113" i="1" l="1"/>
+  <c r="Q132" i="1" l="1"/>
+  <c r="P132" i="1"/>
+  <c r="P134" i="1"/>
+  <c r="P133" i="1"/>
+  <c r="P131" i="1"/>
+  <c r="P130" i="1"/>
+  <c r="P129" i="1"/>
+  <c r="P128" i="1"/>
+  <c r="P127" i="1"/>
+  <c r="M134" i="1"/>
+  <c r="Q134" i="1" s="1"/>
+  <c r="M133" i="1"/>
+  <c r="Q133" i="1" s="1"/>
+  <c r="M131" i="1"/>
+  <c r="Q131" i="1" s="1"/>
+  <c r="M130" i="1"/>
+  <c r="Q130" i="1" s="1"/>
+  <c r="M129" i="1"/>
+  <c r="Q129" i="1" s="1"/>
+  <c r="M128" i="1"/>
+  <c r="Q128" i="1" s="1"/>
+  <c r="M127" i="1"/>
+  <c r="Q127" i="1" s="1"/>
+  <c r="P126" i="1"/>
+  <c r="M126" i="1"/>
+  <c r="Q126" i="1" s="1"/>
+  <c r="P125" i="1"/>
+  <c r="M125" i="1"/>
+  <c r="Q125" i="1" s="1"/>
+  <c r="Q124" i="1"/>
+  <c r="P124" i="1"/>
+  <c r="P122" i="1"/>
+  <c r="M122" i="1"/>
+  <c r="Q122" i="1" s="1"/>
+  <c r="Q123" i="1"/>
+  <c r="P123" i="1"/>
+  <c r="P121" i="1"/>
+  <c r="M121" i="1"/>
+  <c r="Q121" i="1" s="1"/>
+  <c r="P120" i="1"/>
+  <c r="Q119" i="1"/>
+  <c r="P119" i="1"/>
+  <c r="M120" i="1"/>
+  <c r="Q120" i="1" s="1"/>
+  <c r="P118" i="1"/>
+  <c r="M118" i="1"/>
+  <c r="Q118" i="1" s="1"/>
+  <c r="P117" i="1"/>
+  <c r="P116" i="1"/>
+  <c r="P115" i="1"/>
+  <c r="M117" i="1"/>
+  <c r="Q117" i="1" s="1"/>
+  <c r="M116" i="1"/>
+  <c r="Q116" i="1" s="1"/>
+  <c r="M115" i="1"/>
+  <c r="Q115" i="1" s="1"/>
+  <c r="P114" i="1"/>
+  <c r="M114" i="1"/>
+  <c r="Q114" i="1" s="1"/>
   <c r="P113" i="1"/>
   <c r="M113" i="1"/>
-  <c r="Q107" i="1" l="1"/>
-  <c r="P107" i="1"/>
+  <c r="Q113" i="1" s="1"/>
+  <c r="P107" i="1" l="1"/>
   <c r="M107" i="1"/>
+  <c r="Q107" i="1" s="1"/>
   <c r="P106" i="1"/>
   <c r="M106" i="1"/>
   <c r="Q106" i="1" s="1"/>
   <c r="Q108" i="1"/>
   <c r="P108" i="1"/>
   <c r="P111" i="1"/>
   <c r="M111" i="1"/>
   <c r="Q111" i="1" s="1"/>
   <c r="Q110" i="1"/>
   <c r="P110" i="1"/>
   <c r="P105" i="1"/>
   <c r="M105" i="1"/>
   <c r="Q105" i="1" s="1"/>
   <c r="Q104" i="1"/>
   <c r="P104" i="1"/>
   <c r="P103" i="1"/>
   <c r="M103" i="1"/>
   <c r="Q103" i="1" s="1"/>
   <c r="P99" i="1"/>
   <c r="P97" i="1"/>
   <c r="P94" i="1"/>
   <c r="M99" i="1"/>
   <c r="Q99" i="1" s="1"/>
   <c r="M97" i="1"/>
   <c r="Q97" i="1" s="1"/>
@@ -262,51 +321,51 @@
   <c r="Q29" i="1" s="1"/>
   <c r="M27" i="1"/>
   <c r="Q27" i="1" s="1"/>
   <c r="M25" i="1"/>
   <c r="Q25" i="1" s="1"/>
   <c r="M22" i="1"/>
   <c r="Q22" i="1" s="1"/>
   <c r="M18" i="1"/>
   <c r="Q18" i="1" s="1"/>
   <c r="M16" i="1"/>
   <c r="Q16" i="1" s="1"/>
   <c r="M10" i="1"/>
   <c r="Q10" i="1" s="1"/>
   <c r="M8" i="1"/>
   <c r="Q8" i="1" s="1"/>
   <c r="M7" i="1"/>
   <c r="Q7" i="1" s="1"/>
   <c r="M6" i="1"/>
   <c r="Q6" i="1" s="1"/>
   <c r="M3" i="1"/>
   <c r="Q3" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1177" uniqueCount="549">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1370" uniqueCount="641">
   <si>
     <t>Contact/Submitter</t>
   </si>
   <si>
     <t>DEPARTMENT/ DIVISION INFORMATION</t>
   </si>
   <si>
     <t>Contraction Action Type</t>
   </si>
   <si>
     <t>Scope of Work</t>
   </si>
   <si>
     <t>Duration of Contract</t>
   </si>
   <si>
     <t>Anticipated Cost</t>
   </si>
   <si>
     <t>Statement Explaining the Necessity of the Contract</t>
   </si>
   <si>
     <t>Does this project/task replace bargaining unit work, reduce employee hours, or eliminate positions? Please provide department response here:</t>
   </si>
   <si>
@@ -1023,53 +1082,50 @@
   <si>
     <t>Per JD this does not require notification</t>
   </si>
   <si>
     <t>AB 339 – NOTICE REQUIREMENTS TO RECOGNIZED EMPLOYEE ORGANIZATION(S)</t>
   </si>
   <si>
     <t>Procedural Form for 45-Day Notice to Recognized Employee Organizations</t>
   </si>
   <si>
     <t>(For use by public agencies governed by the Meyers-Milias-Brown Act)</t>
   </si>
   <si>
     <t xml:space="preserve">ABOUT AB 339 (2025) </t>
   </si>
   <si>
     <t xml:space="preserve">On October 13, 2025, Governor Gavin Newsom signed Assembly Bill 339 (Ortega) into law. AB 339 adds Government Code section 3504.1 and requires public agencies governed by the Meyers-Milias-Brown Act (MMBA) to provide recognized employee organizations with no less than 45 days’ written notice before issuing a Request for Proposals (RFP), Request for Quotes (RFQ), or renewing/extending an existing contract to perform services that fall within the scope of work of job classifications represented by the recognized employee organization. </t>
   </si>
   <si>
     <t xml:space="preserve">The bill would require the notice to include specified information, including the anticipated duration of the contract. The bill would also require the public agency, if an emergency or other exigent circumstance prevents the public agency from providing the written notice described above, to provide as much advance notice as is practicable under the circumstances. </t>
   </si>
   <si>
     <t>        I.            Procedure</t>
   </si>
   <si>
-    <t>1.      Department must assess any services being requested to be performed for any AB 339 impact.  If applicable, a completed AB 339 form in its entirety must be submitted to Human Relations (HR) via email to AB339@turlock.ca.us.  If the scope of work is related to an RFP or RFQ the requesting department should still continue to work on the draft RFP or RFQ simultaneously as they await a final determination by HR unless a final draft was provided for review.  Please note there is no dollar threshold under AB 339.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">If an emergency or other exigent circumstance prevents the Department from providing the minimum 45 days’ written notice, the Department shall provide as much advance notice as is practicable under the circumstances. </t>
   </si>
   <si>
     <t xml:space="preserve">In accordance with Gov. Code </t>
   </si>
   <si>
     <t xml:space="preserve"> 3504.1, the following contracts are exempt from notice requirements:</t>
   </si>
   <si>
     <t xml:space="preserve">A.     A contract for construction, alteration, demolition, installation, repair, or maintenance work that is subject to Chapter 1 (commencing with Section 1720) of Part 7 of Division 2 of the Labor Code or a contract for highly specialized data, software, or services related to that construction, alteration, demolition, installation, repair, or maintenance work. </t>
   </si>
   <si>
     <t xml:space="preserve">B.     A contact for services described in Section 4525 or 4529.10 or that is related to the planning, design, administration, oversight, review, or delivery of public works, residential, commercial, or industrial buildings, or other infrastructure projects subject to adopted uniform codes or standards. </t>
   </si>
   <si>
     <t xml:space="preserve">2.      HR will review the information provided and determine if it is subject to the requirements of AB 339.  </t>
   </si>
   <si>
     <t xml:space="preserve">A.     If the services being requested are not subject to AB 339, HR will mark the appropriate box in Section 4 of the form, and provide a copy to the department informing them the scope of work does not fall under any job classification and they may proceed. </t>
   </si>
   <si>
     <t>B.     If AB 339 applies HR will issue a Notice Letter to Employee Organization (AB 339 Compliance) to the appropriate employee organization(s) to begin the 45-day notice.  In addition, HR will mark the appropriate box in Section 4 of the form and provide a copy to the department informing them the scope of work does fall under a job classification(s).  Once the 45-day period has been completed the department may then proceed.</t>
   </si>
   <si>
     <t>C.    If, at the time of review by Finance for a purchase order (PO), invoice payment, RFP, RFQ, new contract, or contract renewal or extension, it is determined that AB 339 could potentially apply, the procedure outlined above must be followed.</t>
@@ -1846,53 +1902,50 @@
     <t>2026-102</t>
   </si>
   <si>
     <t>2026-103</t>
   </si>
   <si>
     <t>Is this the same as 2026-92?</t>
   </si>
   <si>
     <t>Cancel per department ML</t>
   </si>
   <si>
     <t>Install new Shop man door and jam at the Mechanics shop.</t>
   </si>
   <si>
     <t xml:space="preserve">repair/replace clutch, drive, and electronics for fire station security gate </t>
   </si>
   <si>
     <t>realtor services</t>
   </si>
   <si>
     <t>additional 6 months</t>
   </si>
   <si>
     <t>need for licensed realtor services for additional 6 months for same total contract cost</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sign off on electrical plans showing new illuminated Exit signs upstairs - related to installation of door and wall by HR and CMO</t>
   </si>
   <si>
     <t>one time service</t>
   </si>
   <si>
     <t>An electrician is needed because the project requires illuminated exit signs and relocated access control and door hardware tied to the new egress configuration. Since these elements affect life safety, exiting, and permit review, the electrician will need to prepare a simple plan showing the electrical work and sign locations so Building and Fire can review and inspect the work properly.</t>
   </si>
   <si>
     <t>Municipal Services - Recreation Division</t>
   </si>
   <si>
     <t>Fabricate and install a multi-slide door system, including one entrance door equipped with panic bar to match the other current multi-slide doors</t>
   </si>
   <si>
     <t>&lt;$25,000</t>
   </si>
   <si>
     <t>Fabricating and installing a glass door system is beyond the scope and expertise of our maintenance staff.</t>
   </si>
   <si>
     <t>Repair roof leaks at the Recreation office</t>
   </si>
   <si>
     <t>2026-104</t>
   </si>
@@ -1939,63 +1992,345 @@
 Failure of the AC system could compromise sample integrity, invalidate test results, interrupt required compliance monitoring, delay regulatory reporting, and create risk of permit or drinking water compliance violations. Loss of proper environmental control may also jeopardize the laboratory’s certified status.
 Because the laboratory supports essential public health, environmental protection, and regulatory compliance functions, immediate replacement of the AC unit is necessary and should be treated as an emergency repair.
 </t>
   </si>
   <si>
     <t>2026-110</t>
   </si>
   <si>
     <t>Job Descriptions do not include plan creation</t>
   </si>
   <si>
     <t>Municipal Services Department / Engineering Division</t>
   </si>
   <si>
     <t>RFQ for Traffic Engineering Services.
 The City of Turlock maintains several different types of annual, professional retainer agreements for use on an “as needed” basis.  The retainer agreement allows the City to request services of the retained Consultant on an individual project basis as the need arises. Duration is 3 years and up to $150,000 per year.</t>
   </si>
   <si>
     <t>Charlotte Calvario</t>
   </si>
   <si>
     <t>The City is seeking a qualified consultant that demonstrates extensive knowledge and experience in providing professional engineering and surveying services.</t>
   </si>
   <si>
     <t>2026-111</t>
+  </si>
+  <si>
+    <t>RFP/RFQ for a contractor that will provide foreclosure-related services for city loans that are in default or out of compliance.</t>
+  </si>
+  <si>
+    <t>The City is seeking a qualified foreclosure specialist for HUD funded City loans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">install new HVAC unit for the Attorney office </t>
+  </si>
+  <si>
+    <t>Emergency. A loss of air conditioning in an office during the summer can be considered an emergency if it causes the building to become too hot for employees to work safely and comfortably. Excessive heat can create health and safety risks, reduce productivity, and cause computers or other equipment to overheat. If the office temperature reaches unsafe levels or disrupts normal business operations, the AC outage may require an immediate response rather than routine maintenance.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Security &amp; Fire Alarm Monitoring </t>
+  </si>
+  <si>
+    <t>The City is in need of security and fire alarm monitoring twenty-four hours per day, seven days a week  for several City buildings along with annual fire inspections. The fire alarm maintenance and testing must be in accordance with the National Fire Protection Association (NFPA) and the California Fire Code.</t>
+  </si>
+  <si>
+    <t>Christina Cabada</t>
+  </si>
+  <si>
+    <t>Admin</t>
+  </si>
+  <si>
+    <t>Record retention update and subscription services</t>
+  </si>
+  <si>
+    <t>Record retention schedule required for proper record management</t>
+  </si>
+  <si>
+    <t>1.      Department must assess any services being requested to be performed for any AB 339 impact.  If applicable, a completed AB 339 form in its entirety must be submitted to Human Relations (HR) via email to AB339 Request and Determination Excel Spreadsheet.  If the scope of work is related to an RFP or RFQ the requesting department should still continue to work on the draft RFP or RFQ simultaneously as they await a final determination by HR unless a final draft was provided for review.  Please note there is no dollar threshold under AB 339.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HR will make every effort to review submitted requests within five (5) business days. Our goal is for this centralized approach to provide departments with up-to-date instructions, a consistent submission method, and real-time status updates. </t>
+  </si>
+  <si>
+    <t>Emergency/ok to proceed</t>
+  </si>
+  <si>
+    <t>2026-112</t>
+  </si>
+  <si>
+    <t>2026-113</t>
+  </si>
+  <si>
+    <t>2026-114</t>
+  </si>
+  <si>
+    <t>2026-115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EMERGENCY PURCHASE. Language Line has been providing services for TPD for several years. Without notification, they stopped services. We have identified a new vendor who can provide services immediately. We must have access to 24 hour translation services for citizen interactions during emergencies, police calls, routine police interaction, and lobby front counter operations. Access to language services is critical for the safety of our citizens and employees. While we do have staff that can provide interpretation, we do not have interpreters for every language or staff available 24 hours. We need a service that can be called and within seconds, are equiped to begin translating. </t>
+  </si>
+  <si>
+    <t>Recreation Services for providing bowling classes/league</t>
+  </si>
+  <si>
+    <t>The Recreation Division contracts for services to provide specialized recreation oportunity for the community that we can't get with our part-time staff.  We are wantitng to expand and offer a new recreation opportuntiy with bowling and looking for a business who has their own facility.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A computer subscription program that gives crime analysts the tools to quickly share and model complex investigations. The subscription is used by the Turlock PD, neighboring agencies, and other state law enforcement agencies to quickly share data in order to address trends and connect inter agency complex investigations. </t>
+  </si>
+  <si>
+    <t>While the Crime Analyst can compile data and manually create graphics and models, she cannot complete this task in real time. She is also not able to instantly share her data with neighboring agencies. The crime analyst is still completing her assigned duties, but this allows her to connect with others and assists her in creating graphs and models.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emergency/OK to proceed </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EMERGENCY PURCHASE / OK to Proceed per AA. To provide 24 hour translation services by phone and/or VRI for the Police Department. </t>
+  </si>
+  <si>
+    <t>2026-116</t>
+  </si>
+  <si>
+    <t>2026-117</t>
+  </si>
+  <si>
+    <t>2026-118</t>
+  </si>
+  <si>
+    <t>Sign off on electrical plans and installation of new illuminated Exit signs upstairs - related to installation of door and wall by HR and CMO</t>
+  </si>
+  <si>
+    <t>Nicole Mann / Orlando Gutierrez</t>
+  </si>
+  <si>
+    <t>Ice Machine Repair for Utilities dept</t>
+  </si>
+  <si>
+    <t>Get quote for repairs and/or replacement</t>
+  </si>
+  <si>
+    <t>2026-119</t>
+  </si>
+  <si>
+    <t>Construction management services for the administration and oversight of the construction work for the Capital Project No 25-058: Turlock Regional Water Quality Control Facility Primary Flotator Improvements.</t>
+  </si>
+  <si>
+    <t>Noah Landers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fleet Maintenance </t>
+  </si>
+  <si>
+    <t>To have Holt of California diagnose and repair issue with AC. This can only be completed by Holt due to proprietary CAT diagnostic software.</t>
+  </si>
+  <si>
+    <t>Vehicle is inoperable for end user. This piece of equipment is needed to be used daily for essential functions at the Waste Water Facility. Vehicle being inoperable can cause an emergency situation at the plant.</t>
+  </si>
+  <si>
+    <t>Ice machine down, need refrigeration specialist to troubleshoot and repair DUE TO SAFETY with the hot weather - Ice water can be related to Heat and Illness Prevention / EMERGENCY OK TO PROCEED</t>
+  </si>
+  <si>
+    <t>Emergency OK to proceed</t>
+  </si>
+  <si>
+    <t>Exempt from requirement</t>
+  </si>
+  <si>
+    <t>Administer the capital project construction to replace the support facilities for the wasterwater treattment plant Flotation Clarifier No. 1 and 2, including the air delivery systems, electrical motor control centers, sludge pumping system, and grit conveyance pumps. Should fall under the exception from section 3504.1. (d) (2). / 7/24/26 - Yes, exempt from requirement. aa</t>
+  </si>
+  <si>
+    <t>2026-120</t>
+  </si>
+  <si>
+    <t>2026-121</t>
+  </si>
+  <si>
+    <t>2026-122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Knorr Systems to trouble shoot and repair chemical Controler at Columbia Pool. </t>
+  </si>
+  <si>
+    <t>We are in urgent need for the chemical feed controler art colombia pool to be diagnosed. IO have exhausted all trouble shooting efforts and have been unable to resolve the issue. This is an emengency beacause the automated chemical feed is responsible for maintaning proper chemicals levels, while the pool can continue to operate, it requires constant and close manual monitoriong to insure chemical levels remain with in County health regulations.  / Emergency - OK to proceed (AA)</t>
+  </si>
+  <si>
+    <t>Pest and Weed Services for City-wide sites &amp; facilities (includes application of pre &amp; post emergent and as needed mowing of emergency basin)</t>
+  </si>
+  <si>
+    <t>2026-123</t>
+  </si>
+  <si>
+    <t>Vestra</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>Professional Services for Geographic Information Systems. Vestra will provide a broad range of services including but not limited to: General base map updates, ArcGIS Enterprise Administration, ArcGIS Online Publishing of Existing layers, and other services as needed under general GIS Consulting.</t>
+  </si>
+  <si>
+    <t>Vestra has been a current provider of professional services for GIS over the last 4  years. We are doing our last Election to Extend for this contract. Vestra helps the City's GIS Coordinator with complex GIS requests and provides consultant expertise in various areas of GIS.</t>
+  </si>
+  <si>
+    <t>Nick Showalter / Janelle Rodrigues</t>
+  </si>
+  <si>
+    <t>Luis Machado</t>
+  </si>
+  <si>
+    <t>Work included under this agreement:2 PMs per year at Turlock Transit City Hall and Muni and PSF Buildings. Review video live and playback, Verify all cameras- working and picture. Test alarms and camera call-ups: Clear all alarms. Verify alarm devices. Pro-Watch head end server database review at City Hall. Check for proper functionality. Test backup batteries on card access panels and power supplies</t>
+  </si>
+  <si>
+    <t>Microbiz</t>
+  </si>
+  <si>
+    <t>This is our preventative maintenance agreement for our access control equipment at all City buildings as well as Security cameras at Transit, Fire Station 32, and City Hall.</t>
+  </si>
+  <si>
+    <t>Custom Lock</t>
+  </si>
+  <si>
+    <t>Facility Maintenance</t>
+  </si>
+  <si>
+    <t>We need a qualified contractor to inspect, troubleshoot, and repair the locking system as soon as possible. This is an emergency because the building may be left unsecured, creating a significant security risk</t>
+  </si>
+  <si>
+    <t>Patriot Flagpole</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Facility Maintenance </t>
+  </si>
+  <si>
+    <t>SRWA will enter into an agreement with the selected consultant to furnish qualified personnel to provide Senior Water Treatment Operator and Operations Supervisor support on an as-needed basis. Services may include temporary staffing during vacancies, leave coverage, special projects, operational optimization, training, and technical support.</t>
+  </si>
+  <si>
+    <t>The Stanislaus Regional Water Authority (SRWA) requires on-call Senior Water Treatment Operator and Operations Supervisor support to maintain safe and reliable operation of its 24-hour surface water treatment plant. The contract will provide qualified personnel on an as-needed basis to support staffing during vacancies, employee leave, special projects, operational optimization, training, and other operational needs to ensure continuity of essential water treatment services.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Red Hump Catapillar Infestation emergency treatment Due to major loss of landscape. </t>
+  </si>
+  <si>
+    <t>Muni Services Maintenance</t>
+  </si>
+  <si>
+    <t>2 Days</t>
+  </si>
+  <si>
+    <t>TROY EDWARDS DBA DRAGON SORTS</t>
+  </si>
+  <si>
+    <t>MUNI - RECREATION</t>
+  </si>
+  <si>
+    <t>OTHER</t>
+  </si>
+  <si>
+    <t>Recreation Services for providing self defense classes</t>
+  </si>
+  <si>
+    <t>ongoing</t>
+  </si>
+  <si>
+    <t>The Recreation Division contracts for services to provide specialized recreation oportunity for the community that we can't get with our part-time staff.  We are wantitng to continue to offer what has been a very successful recreation program that operates year round.  We have had a long staidng partnership with Troy Edwards and he has been the instructor for more than 25 years and has established this programs success and we want to continue it.</t>
+  </si>
+  <si>
+    <t>David Barr</t>
+  </si>
+  <si>
+    <t>Barton Overhead Door</t>
+  </si>
+  <si>
+    <t>Municipal Services / Fleet Services</t>
+  </si>
+  <si>
+    <t>With broken tension springs, the doors are very heavy to open and when closing, if not holding onto the chain with gloved hands, the door could free fall crashing onto the ground or an obstacle in the way.  Safety concern and would like to get this handled ASAP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deep Cleaning and Pressure Washing Bus Stops </t>
+  </si>
+  <si>
+    <t>Contracted services are necessary to provide routine bus stop cleaning, pressure washing, and inspections that exceed the capacity and available hours of current City maintenance staff, ensuring bus stops remain clean, safe, and fully operational.</t>
+  </si>
+  <si>
+    <t>Emergency/OK to proceed</t>
+  </si>
+  <si>
+    <t>Trouble shoot and repair fron door lock at City Hall / Emergency status granted ok to proceed (AA)</t>
+  </si>
+  <si>
+    <t>Relocate Flag Pole and install additional Space Force Flag Pole at The PSF</t>
+  </si>
+  <si>
+    <t>Emergency ( Clark Pest Control) Pest Treatment on Landscaped Islands / Emergency ok to proceed (AA)</t>
+  </si>
+  <si>
+    <t>Part-Time does not require AB339 process as there is no collective bargaining covering this class of employee</t>
+  </si>
+  <si>
+    <t>Repair severall roll up doors that have broken tension springs. / Emergency status due to safety hazard</t>
+  </si>
+  <si>
+    <t>2026-124</t>
+  </si>
+  <si>
+    <t>2026-125</t>
+  </si>
+  <si>
+    <t>2026-126</t>
+  </si>
+  <si>
+    <t>2026-127</t>
+  </si>
+  <si>
+    <t>2026-128</t>
+  </si>
+  <si>
+    <t>2026-129</t>
+  </si>
+  <si>
+    <t>2026-130</t>
+  </si>
+  <si>
+    <t>2026-131</t>
+  </si>
+  <si>
+    <t>2026-132</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
@@ -2149,50 +2484,63 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="MS Gothic"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF808080"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -2256,51 +2604,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
@@ -2562,50 +2910,69 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Total" xfId="1" builtinId="25"/>
   </cellStyles>
   <dxfs count="20">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF99"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -3113,57 +3480,57 @@
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25ABDFD0-A173-435E-A27B-0A39785BF5C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:clrChange>
             <a:clrFrom>
               <a:srgbClr val="FFFFFF"/>
             </a:clrFrom>
             <a:clrTo>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
@@ -3543,1836 +3910,1835 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2C8D6CB-7ABE-4C37-B95C-A74233FBE6C7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q246"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A112" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A132" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C2" sqref="C2"/>
       <selection pane="bottomLeft" sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="34.44140625" defaultRowHeight="80.400000000000006" x14ac:dyDescent="1.3"/>
+  <sheetFormatPr defaultColWidth="34.33203125" defaultRowHeight="80.400000000000006" x14ac:dyDescent="1.3"/>
   <cols>
-    <col min="1" max="1" width="34.44140625" style="10" hidden="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="46.44140625" style="24" customWidth="1"/>
+    <col min="1" max="1" width="34.33203125" style="10" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="34.33203125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="54.33203125" style="23" customWidth="1"/>
+    <col min="4" max="4" width="46.33203125" style="24" customWidth="1"/>
     <col min="5" max="5" width="99.88671875" style="26" customWidth="1"/>
     <col min="6" max="6" width="25" style="23" customWidth="1"/>
-    <col min="7" max="7" width="23.44140625" style="23" customWidth="1"/>
+    <col min="7" max="7" width="23.33203125" style="23" customWidth="1"/>
     <col min="8" max="8" width="66.109375" style="27" customWidth="1"/>
-    <col min="9" max="9" width="37.44140625" style="92" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16384" width="34.44140625" style="10"/>
+    <col min="9" max="9" width="37.33203125" style="92" customWidth="1"/>
+    <col min="10" max="11" width="26.33203125" style="11" customWidth="1"/>
+    <col min="12" max="13" width="34.33203125" style="77" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="31.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="34.33203125" style="48"/>
+    <col min="16" max="16384" width="34.33203125" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="83.4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:17" s="1" customFormat="1" ht="97.2" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="44" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="88" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="72" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="72" t="s">
         <v>11</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>12</v>
       </c>
       <c r="O1" s="45" t="s">
+        <v>533</v>
+      </c>
+      <c r="P1" s="79" t="s">
+        <v>534</v>
+      </c>
+      <c r="Q1" s="79" t="s">
         <v>535</v>
       </c>
-      <c r="P1" s="79" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:17" s="1" customFormat="1" ht="83.4" x14ac:dyDescent="0.3">
+    </row>
+    <row r="2" spans="1:17" s="1" customFormat="1" ht="97.2" x14ac:dyDescent="0.3">
       <c r="A2" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="44" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="88" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="72" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="72" t="s">
         <v>11</v>
       </c>
       <c r="N2" s="6" t="s">
         <v>12</v>
       </c>
       <c r="O2" s="46" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="P2" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="Q2" s="1" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="3" spans="1:17" s="54" customFormat="1" ht="241.2" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A3" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="50" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="51">
         <v>6000</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="89" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="52"/>
       <c r="L3" s="78">
         <v>46084</v>
       </c>
       <c r="M3" s="78">
         <f>L3+46</f>
         <v>46130</v>
       </c>
       <c r="N3" s="12"/>
       <c r="O3" s="53" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="P3" s="53" t="str">
         <f>TEXT(L3,"mm/dd/yyyy")</f>
         <v>03/03/2026</v>
       </c>
       <c r="Q3" s="53" t="str">
         <f>TEXT(M3,"mm/dd/yyyy")</f>
         <v>04/18/2026</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="58" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
       <c r="A4" s="50" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="50"/>
       <c r="C4" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="55">
         <v>82500</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="89" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="56"/>
       <c r="K4" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L4" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="72"/>
       <c r="N4" s="47"/>
       <c r="O4" s="57" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="P4" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q4" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="58" customFormat="1" ht="123" x14ac:dyDescent="1.3">
       <c r="A5" s="50" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="50"/>
       <c r="C5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G5" s="55">
         <v>45000</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="89" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="56"/>
       <c r="K5" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M5" s="72"/>
       <c r="N5" s="47"/>
       <c r="O5" s="57" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="P5" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q5" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="58" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
       <c r="A6" s="50" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="50"/>
       <c r="C6" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="51">
         <v>350000</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="I6" s="89" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="59"/>
       <c r="L6" s="72">
         <v>46056</v>
       </c>
       <c r="M6" s="72">
         <f>L6+46</f>
         <v>46102</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>39</v>
       </c>
       <c r="O6" s="57" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="P6" s="57" t="str">
         <f t="shared" ref="P6:P57" si="0">TEXT(L6,"mm/dd/yyyy")</f>
         <v>02/03/2026</v>
       </c>
       <c r="Q6" s="57" t="str">
         <f t="shared" ref="Q6:Q57" si="1">TEXT(M6,"mm/dd/yyyy")</f>
         <v>03/21/2026</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="58" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
       <c r="A7" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="50"/>
       <c r="C7" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>45</v>
       </c>
       <c r="I7" s="89" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="59"/>
       <c r="L7" s="72">
         <v>46056</v>
       </c>
       <c r="M7" s="72">
         <f>L7+46</f>
         <v>46102</v>
       </c>
       <c r="N7" s="12"/>
       <c r="O7" s="57" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="P7" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/03/2026</v>
       </c>
       <c r="Q7" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/21/2026</v>
       </c>
     </row>
     <row r="8" spans="1:17" s="58" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
       <c r="A8" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="50"/>
       <c r="C8" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="F8" s="7"/>
       <c r="G8" s="51">
         <v>200</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>49</v>
       </c>
       <c r="I8" s="89" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K8" s="59"/>
       <c r="L8" s="72">
         <v>46056</v>
       </c>
       <c r="M8" s="72">
         <f>L8+46</f>
         <v>46102</v>
       </c>
       <c r="N8" s="12"/>
       <c r="O8" s="57" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="P8" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/03/2026</v>
       </c>
       <c r="Q8" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/21/2026</v>
       </c>
     </row>
     <row r="9" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A9" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="60">
         <v>417.95</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>53</v>
       </c>
       <c r="I9" s="89" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="61"/>
       <c r="K9" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M9" s="72"/>
       <c r="N9" s="49"/>
       <c r="O9" s="57" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="P9" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q9" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="58" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
       <c r="A10" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="50"/>
       <c r="C10" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>55</v>
       </c>
       <c r="G10" s="62">
         <v>60000</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>56</v>
       </c>
       <c r="I10" s="89" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="61"/>
       <c r="L10" s="72">
         <v>46056</v>
       </c>
       <c r="M10" s="72">
         <f>L10+46</f>
         <v>46102</v>
       </c>
       <c r="N10" s="12"/>
       <c r="O10" s="57" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="P10" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/03/2026</v>
       </c>
       <c r="Q10" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/21/2026</v>
       </c>
     </row>
     <row r="11" spans="1:17" s="58" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
       <c r="A11" s="50" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="50"/>
       <c r="C11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="62">
         <v>100000</v>
       </c>
       <c r="H11" s="14" t="s">
         <v>59</v>
       </c>
       <c r="I11" s="90" t="s">
         <v>61</v>
       </c>
       <c r="J11" s="63"/>
       <c r="K11" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L11" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M11" s="72"/>
       <c r="N11" s="15"/>
       <c r="O11" s="57" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="P11" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q11" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A12" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="16" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="G12" s="64">
         <v>4790.3999999999996</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>67</v>
       </c>
       <c r="I12" s="89" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="65"/>
       <c r="K12" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L12" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="72"/>
       <c r="N12" s="17"/>
       <c r="O12" s="57" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="P12" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q12" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:17" s="58" customFormat="1" ht="310.2" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A13" s="50" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="50"/>
       <c r="C13" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>70</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="51">
         <v>2500000</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>71</v>
       </c>
       <c r="I13" s="89" t="s">
         <v>72</v>
       </c>
       <c r="J13" s="59"/>
       <c r="K13" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="72"/>
       <c r="N13" s="12"/>
       <c r="O13" s="57" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="P13" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q13" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:17" s="58" customFormat="1" ht="307.95" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A14" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>76</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="89" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="59"/>
       <c r="K14" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L14" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M14" s="72"/>
       <c r="N14" s="18" t="s">
         <v>78</v>
       </c>
       <c r="O14" s="57" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="P14" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q14" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A15" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="50"/>
       <c r="C15" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="51" t="s">
         <v>80</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>81</v>
       </c>
       <c r="I15" s="89" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="59"/>
       <c r="K15" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L15" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M15" s="72"/>
       <c r="N15" s="12"/>
       <c r="O15" s="57" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="P15" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q15" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:17" s="58" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
       <c r="A16" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>82</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>55</v>
       </c>
       <c r="G16" s="51">
         <v>75000</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>83</v>
       </c>
       <c r="I16" s="89" t="s">
         <v>38</v>
       </c>
       <c r="J16" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K16" s="52"/>
       <c r="L16" s="72">
         <v>46013</v>
       </c>
       <c r="M16" s="72">
         <f>L16+46</f>
         <v>46059</v>
       </c>
       <c r="N16" s="12"/>
       <c r="O16" s="57" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="P16" s="57" t="str">
         <f t="shared" si="0"/>
         <v>12/22/2025</v>
       </c>
       <c r="Q16" s="57" t="str">
         <f t="shared" si="1"/>
         <v>02/06/2026</v>
       </c>
     </row>
     <row r="17" spans="1:17" s="58" customFormat="1" ht="136.80000000000001" x14ac:dyDescent="1.3">
       <c r="A17" s="50" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="50"/>
       <c r="C17" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>84</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>85</v>
       </c>
       <c r="G17" s="51">
         <v>20000</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>86</v>
       </c>
       <c r="I17" s="89" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="59"/>
       <c r="K17" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L17" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M17" s="72"/>
       <c r="N17" s="12"/>
       <c r="O17" s="57" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="P17" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q17" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:17" s="58" customFormat="1" ht="192" x14ac:dyDescent="1.3">
       <c r="A18" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="16" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>87</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G18" s="51" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>89</v>
       </c>
       <c r="I18" s="89" t="s">
         <v>38</v>
       </c>
       <c r="J18" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K18" s="59"/>
       <c r="L18" s="72">
         <v>46063</v>
       </c>
       <c r="M18" s="72">
         <f>L18+46</f>
         <v>46109</v>
       </c>
       <c r="N18" s="12"/>
       <c r="O18" s="57" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="P18" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
       <c r="Q18" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="69" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
       <c r="A19" s="66" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="66"/>
       <c r="C19" s="19" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="19" t="s">
         <v>91</v>
       </c>
       <c r="F19" s="19" t="s">
         <v>92</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>93</v>
       </c>
       <c r="H19" s="20" t="s">
         <v>94</v>
       </c>
       <c r="I19" s="88" t="s">
         <v>95</v>
       </c>
       <c r="J19" s="67"/>
       <c r="K19" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L19" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M19" s="72"/>
       <c r="N19" s="68"/>
       <c r="O19" s="57" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P19" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q19" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:17" s="69" customFormat="1" ht="247.2" x14ac:dyDescent="1.3">
       <c r="A20" s="66" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="66"/>
       <c r="C20" s="19" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>96</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>97</v>
       </c>
       <c r="G20" s="70">
         <v>150000</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>98</v>
       </c>
       <c r="I20" s="88" t="s">
         <v>99</v>
       </c>
       <c r="J20" s="67"/>
       <c r="K20" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L20" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M20" s="72"/>
       <c r="N20" s="68"/>
       <c r="O20" s="57" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="P20" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q20" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:17" s="58" customFormat="1" ht="150.6" x14ac:dyDescent="1.3">
       <c r="A21" s="66" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="66"/>
       <c r="C21" s="19" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>100</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>101</v>
       </c>
       <c r="G21" s="51" t="s">
         <v>102</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>103</v>
       </c>
       <c r="I21" s="89" t="s">
         <v>104</v>
       </c>
       <c r="J21" s="59"/>
       <c r="K21" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L21" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M21" s="72"/>
       <c r="N21" s="12"/>
       <c r="O21" s="57" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="P21" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q21" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A22" s="50" t="s">
         <v>105</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>107</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>108</v>
       </c>
       <c r="G22" s="51" t="s">
         <v>109</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>110</v>
       </c>
       <c r="I22" s="89"/>
       <c r="J22" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="52"/>
       <c r="L22" s="72">
         <v>46063</v>
       </c>
       <c r="M22" s="72">
         <f>L22+46</f>
         <v>46109</v>
       </c>
       <c r="N22" s="12"/>
       <c r="O22" s="57" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="P22" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
       <c r="Q22" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
     <row r="23" spans="1:17" s="58" customFormat="1" ht="81.599999999999994" x14ac:dyDescent="1.3">
       <c r="A23" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="50"/>
       <c r="C23" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>111</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>112</v>
       </c>
       <c r="G23" s="51">
         <v>3204</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>113</v>
       </c>
       <c r="I23" s="89" t="s">
         <v>114</v>
       </c>
       <c r="J23" s="59"/>
       <c r="K23" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L23" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M23" s="72"/>
       <c r="N23" s="12"/>
       <c r="O23" s="57" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="P23" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q23" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A24" s="50" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>116</v>
       </c>
       <c r="G24" s="51">
         <v>1800</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>117</v>
       </c>
       <c r="I24" s="89"/>
       <c r="J24" s="59"/>
       <c r="K24" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L24" s="72" t="s">
         <v>28</v>
       </c>
       <c r="M24" s="72"/>
       <c r="N24" s="12" t="s">
         <v>118</v>
       </c>
       <c r="O24" s="57" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="P24" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q24" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:17" s="58" customFormat="1" ht="316.2" x14ac:dyDescent="1.3">
       <c r="A25" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="50"/>
       <c r="C25" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>119</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G25" s="51">
         <v>54204.24</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>120</v>
       </c>
       <c r="I25" s="89" t="s">
         <v>121</v>
       </c>
       <c r="J25" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K25" s="52"/>
       <c r="L25" s="72">
         <v>46063</v>
       </c>
       <c r="M25" s="72">
         <f>L25+46</f>
         <v>46109</v>
       </c>
       <c r="N25" s="12"/>
       <c r="O25" s="57" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="P25" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
       <c r="Q25" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
     <row r="26" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A26" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>122</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G26" s="51">
         <v>80000</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>123</v>
       </c>
       <c r="I26" s="89" t="s">
         <v>114</v>
       </c>
       <c r="J26" s="59"/>
       <c r="K26" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L26" s="72" t="s">
         <v>124</v>
       </c>
       <c r="M26" s="72"/>
       <c r="N26" s="12"/>
       <c r="O26" s="57" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="P26" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q26" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:17" s="58" customFormat="1" ht="308.39999999999998" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A27" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="50"/>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>125</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>126</v>
       </c>
       <c r="G27" s="51" t="s">
         <v>127</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>128</v>
       </c>
       <c r="I27" s="89" t="s">
         <v>129</v>
       </c>
       <c r="J27" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K27" s="52"/>
       <c r="L27" s="72">
         <v>46063</v>
       </c>
       <c r="M27" s="72">
         <f>L27+46</f>
         <v>46109</v>
       </c>
       <c r="N27" s="12"/>
       <c r="O27" s="57" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="P27" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
       <c r="Q27" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
     <row r="28" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A28" s="50" t="s">
         <v>130</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>132</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>133</v>
       </c>
       <c r="G28" s="51">
         <v>250000</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>134</v>
       </c>
       <c r="I28" s="89" t="s">
         <v>135</v>
       </c>
       <c r="J28" s="59"/>
       <c r="K28" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L28" s="72" t="s">
         <v>124</v>
       </c>
       <c r="M28" s="72"/>
       <c r="N28" s="12"/>
       <c r="O28" s="57" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="P28" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q28" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:17" s="58" customFormat="1" ht="164.4" x14ac:dyDescent="1.3">
       <c r="A29" s="50" t="s">
         <v>136</v>
       </c>
       <c r="B29" s="50"/>
       <c r="C29" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>138</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G29" s="51">
         <v>1250000</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>139</v>
       </c>
       <c r="I29" s="89" t="s">
         <v>140</v>
       </c>
       <c r="J29" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K29" s="52"/>
       <c r="L29" s="72">
         <v>46063</v>
       </c>
       <c r="M29" s="72">
         <f>L29+46</f>
         <v>46109</v>
       </c>
       <c r="N29" s="12"/>
       <c r="O29" s="57" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="P29" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
       <c r="Q29" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
     <row r="30" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A30" s="50" t="s">
         <v>141</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>144</v>
       </c>
       <c r="G30" s="51" t="s">
         <v>145</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>146</v>
       </c>
       <c r="I30" s="89"/>
       <c r="J30" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K30" s="52"/>
       <c r="L30" s="72">
         <v>46063</v>
       </c>
       <c r="M30" s="72">
         <f>L30+46</f>
         <v>46109</v>
       </c>
       <c r="N30" s="12"/>
       <c r="O30" s="57" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P30" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
       <c r="Q30" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
     <row r="31" spans="1:17" s="58" customFormat="1" ht="95.4" x14ac:dyDescent="1.3">
       <c r="A31" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B31" s="50"/>
       <c r="C31" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>147</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>148</v>
       </c>
       <c r="G31" s="51">
         <v>808.63</v>
       </c>
       <c r="H31" s="21" t="s">
         <v>149</v>
       </c>
       <c r="I31" s="89" t="s">
         <v>150</v>
       </c>
       <c r="J31" s="59"/>
       <c r="K31" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L31" s="72" t="s">
         <v>124</v>
       </c>
       <c r="M31" s="72"/>
       <c r="N31" s="12"/>
       <c r="O31" s="57" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="P31" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q31" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A32" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>151</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>148</v>
       </c>
       <c r="G32" s="51">
         <v>2000</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>152</v>
       </c>
       <c r="I32" s="89" t="s">
         <v>153</v>
       </c>
       <c r="J32" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K32" s="52"/>
       <c r="L32" s="72">
         <v>46063</v>
       </c>
       <c r="M32" s="72">
         <f>L32+46</f>
         <v>46109</v>
       </c>
       <c r="N32" s="12"/>
       <c r="O32" s="57" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="P32" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/10/2026</v>
       </c>
       <c r="Q32" s="57" t="str">
         <f t="shared" si="1"/>
         <v>03/28/2026</v>
       </c>
     </row>
     <row r="33" spans="1:17" s="73" customFormat="1" ht="109.2" x14ac:dyDescent="1.3">
       <c r="A33" s="66" t="s">
         <v>154</v>
       </c>
       <c r="B33" s="66"/>
       <c r="C33" s="19" t="s">
         <v>155</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>156</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>157</v>
       </c>
       <c r="G33" s="19" t="s">
         <v>158</v>
       </c>
       <c r="H33" s="22" t="s">
         <v>159</v>
       </c>
       <c r="I33" s="88" t="s">
         <v>153</v>
       </c>
       <c r="J33" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K33" s="71"/>
       <c r="L33" s="72">
         <v>46069</v>
       </c>
       <c r="M33" s="72">
         <f>L33+46</f>
         <v>46115</v>
       </c>
       <c r="N33" s="6"/>
       <c r="O33" s="57" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="P33" s="80" t="str">
         <f t="shared" si="0"/>
         <v>02/16/2026</v>
       </c>
       <c r="Q33" s="80" t="str">
         <f t="shared" si="1"/>
         <v>04/03/2026</v>
       </c>
     </row>
     <row r="34" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A34" s="50" t="s">
         <v>160</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>162</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>163</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>164</v>
       </c>
       <c r="H34" s="8" t="s">
         <v>165</v>
       </c>
       <c r="I34" s="89" t="s">
         <v>166</v>
       </c>
       <c r="J34" s="74"/>
       <c r="K34" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L34" s="72" t="s">
         <v>124</v>
       </c>
       <c r="M34" s="72"/>
       <c r="N34" s="12"/>
       <c r="O34" s="57" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="P34" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q34" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:17" s="73" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A35" s="66" t="s">
         <v>167</v>
       </c>
       <c r="B35" s="66"/>
       <c r="C35" s="19" t="s">
         <v>168</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="19" t="s">
         <v>169</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>170</v>
       </c>
       <c r="G35" s="70">
         <v>880000</v>
       </c>
       <c r="H35" s="22" t="s">
         <v>171</v>
       </c>
       <c r="I35" s="88" t="s">
         <v>153</v>
       </c>
       <c r="J35" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K35" s="71"/>
       <c r="L35" s="72">
         <v>46069</v>
       </c>
       <c r="M35" s="72">
         <f>L35+46</f>
         <v>46115</v>
       </c>
       <c r="N35" s="6"/>
       <c r="O35" s="57" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="P35" s="80" t="str">
         <f t="shared" si="0"/>
         <v>02/16/2026</v>
       </c>
       <c r="Q35" s="80" t="str">
         <f t="shared" si="1"/>
         <v>04/03/2026</v>
       </c>
     </row>
     <row r="36" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A36" s="50" t="s">
         <v>172</v>
       </c>
       <c r="B36" s="50"/>
       <c r="C36" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>173</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>174</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>175</v>
       </c>
       <c r="I36" s="89" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="59"/>
       <c r="K36" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L36" s="72" t="s">
         <v>124</v>
       </c>
       <c r="M36" s="72"/>
       <c r="N36" s="12"/>
       <c r="O36" s="57" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="P36" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q36" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A37" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="50"/>
       <c r="C37" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>106</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>177</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G37" s="62">
         <v>1000000</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>178</v>
       </c>
       <c r="I37" s="88" t="s">
         <v>153</v>
       </c>
       <c r="J37" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K37" s="59"/>
       <c r="L37" s="72">
         <v>46076</v>
       </c>
       <c r="M37" s="72">
         <f t="shared" ref="M37:M45" si="2">L37+46</f>
         <v>46122</v>
       </c>
       <c r="N37" s="12"/>
       <c r="O37" s="57" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="P37" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/23/2026</v>
       </c>
       <c r="Q37" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/10/2026</v>
       </c>
     </row>
     <row r="38" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A38" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="50"/>
       <c r="C38" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>179</v>
       </c>
       <c r="F38" s="7" t="s">
@@ -5380,3654 +5746,4581 @@
       </c>
       <c r="G38" s="7">
         <v>60000</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>178</v>
       </c>
       <c r="I38" s="88" t="s">
         <v>153</v>
       </c>
       <c r="J38" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K38" s="59"/>
       <c r="L38" s="72">
         <v>46076</v>
       </c>
       <c r="M38" s="72">
         <f t="shared" si="2"/>
         <v>46122</v>
       </c>
       <c r="N38" s="12" t="s">
         <v>180</v>
       </c>
       <c r="O38" s="57" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="P38" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/23/2026</v>
       </c>
       <c r="Q38" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/10/2026</v>
       </c>
     </row>
     <row r="39" spans="1:17" s="58" customFormat="1" ht="233.4" x14ac:dyDescent="1.3">
       <c r="A39" s="50" t="s">
         <v>154</v>
       </c>
       <c r="B39" s="50"/>
       <c r="C39" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>25</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>182</v>
       </c>
       <c r="H39" s="8" t="s">
         <v>183</v>
       </c>
       <c r="I39" s="88" t="s">
         <v>153</v>
       </c>
       <c r="J39" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K39" s="59"/>
       <c r="L39" s="72">
         <v>46076</v>
       </c>
       <c r="M39" s="72">
         <f t="shared" si="2"/>
         <v>46122</v>
       </c>
       <c r="N39" s="12"/>
       <c r="O39" s="57" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="P39" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/23/2026</v>
       </c>
       <c r="Q39" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/10/2026</v>
       </c>
     </row>
     <row r="40" spans="1:17" s="58" customFormat="1" ht="178.2" x14ac:dyDescent="1.3">
       <c r="A40" s="58" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>184</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>185</v>
       </c>
       <c r="G40" s="75">
         <v>2500</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>186</v>
       </c>
       <c r="I40" s="91"/>
       <c r="J40" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K40" s="59"/>
       <c r="L40" s="72">
         <v>46079</v>
       </c>
       <c r="M40" s="72">
         <f t="shared" si="2"/>
         <v>46125</v>
       </c>
       <c r="N40" s="12" t="s">
         <v>187</v>
       </c>
       <c r="O40" s="57" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="P40" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/26/2026</v>
       </c>
       <c r="Q40" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/13/2026</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A41" s="58" t="s">
         <v>46</v>
       </c>
       <c r="C41" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>188</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>52</v>
       </c>
       <c r="G41" s="75">
         <v>5000</v>
       </c>
       <c r="H41" s="8" t="s">
         <v>189</v>
       </c>
       <c r="I41" s="91"/>
       <c r="J41" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K41" s="59"/>
       <c r="L41" s="72">
         <v>46079</v>
       </c>
       <c r="M41" s="72">
         <f t="shared" si="2"/>
         <v>46125</v>
       </c>
       <c r="N41" s="12"/>
       <c r="O41" s="57" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="P41" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/26/2026</v>
       </c>
       <c r="Q41" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/13/2026</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="58" customFormat="1" ht="81.599999999999994" x14ac:dyDescent="1.3">
       <c r="A42" s="58" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="24" t="s">
         <v>190</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>191</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>192</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>52</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>80</v>
       </c>
       <c r="H42" s="8" t="s">
         <v>193</v>
       </c>
       <c r="I42" s="91"/>
       <c r="J42" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K42" s="59"/>
       <c r="L42" s="72">
         <v>46079</v>
       </c>
       <c r="M42" s="72">
         <f t="shared" si="2"/>
         <v>46125</v>
       </c>
       <c r="N42" s="12" t="s">
         <v>194</v>
       </c>
       <c r="O42" s="57" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="P42" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/26/2026</v>
       </c>
       <c r="Q42" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/13/2026</v>
       </c>
     </row>
     <row r="43" spans="1:17" s="58" customFormat="1" ht="123" x14ac:dyDescent="1.3">
       <c r="A43" s="58" t="s">
         <v>195</v>
       </c>
       <c r="C43" s="24" t="s">
         <v>196</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>197</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>60</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>198</v>
       </c>
       <c r="H43" s="8" t="s">
         <v>199</v>
       </c>
       <c r="I43" s="91"/>
       <c r="J43" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K43" s="59"/>
       <c r="L43" s="72">
         <v>46079</v>
       </c>
       <c r="M43" s="72">
         <f t="shared" si="2"/>
         <v>46125</v>
       </c>
       <c r="N43" s="12"/>
       <c r="O43" s="57" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="P43" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/26/2026</v>
       </c>
       <c r="Q43" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/13/2026</v>
       </c>
     </row>
     <row r="44" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A44" s="58" t="s">
         <v>105</v>
       </c>
       <c r="C44" s="24" t="s">
         <v>190</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>200</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>201</v>
       </c>
       <c r="G44" s="24" t="s">
         <v>80</v>
       </c>
       <c r="H44" s="8" t="s">
         <v>202</v>
       </c>
       <c r="I44" s="91"/>
       <c r="J44" s="59"/>
       <c r="K44" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L44" s="72" t="s">
         <v>124</v>
       </c>
       <c r="M44" s="72"/>
       <c r="N44" s="12" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="O44" s="57" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="P44" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q44" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A45" s="58" t="s">
         <v>203</v>
       </c>
       <c r="C45" s="24" t="s">
         <v>204</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>205</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>206</v>
       </c>
       <c r="G45" s="76">
         <v>4213.3100000000004</v>
       </c>
       <c r="H45" s="8" t="s">
         <v>207</v>
       </c>
       <c r="I45" s="91" t="s">
         <v>153</v>
       </c>
       <c r="J45" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K45" s="59"/>
       <c r="L45" s="72">
         <v>46087</v>
       </c>
       <c r="M45" s="72">
         <f t="shared" si="2"/>
         <v>46133</v>
       </c>
       <c r="N45" s="12"/>
       <c r="O45" s="57" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="P45" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
       <c r="Q45" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
     <row r="46" spans="1:17" s="58" customFormat="1" ht="164.4" x14ac:dyDescent="1.3">
       <c r="A46" s="58" t="s">
         <v>62</v>
       </c>
       <c r="C46" s="24" t="s">
         <v>63</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>208</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>66</v>
       </c>
       <c r="G46" s="75">
         <v>6000</v>
       </c>
       <c r="H46" s="8" t="s">
         <v>209</v>
       </c>
       <c r="I46" s="91" t="s">
         <v>210</v>
       </c>
       <c r="J46" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K46" s="59"/>
       <c r="L46" s="72">
         <v>46079</v>
       </c>
       <c r="M46" s="72">
         <f t="shared" ref="M46:M47" si="3">L46+46</f>
         <v>46125</v>
       </c>
       <c r="N46" s="12"/>
       <c r="O46" s="57" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="P46" s="57" t="str">
         <f t="shared" si="0"/>
         <v>02/26/2026</v>
       </c>
       <c r="Q46" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/13/2026</v>
       </c>
     </row>
     <row r="47" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A47" s="58" t="s">
         <v>46</v>
       </c>
       <c r="C47" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>211</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>148</v>
       </c>
       <c r="G47" s="75">
         <v>2500</v>
       </c>
       <c r="H47" s="8" t="s">
         <v>212</v>
       </c>
       <c r="I47" s="91"/>
       <c r="J47" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K47" s="59"/>
       <c r="L47" s="72">
         <v>46087</v>
       </c>
       <c r="M47" s="72">
         <f t="shared" si="3"/>
         <v>46133</v>
       </c>
       <c r="N47" s="12"/>
       <c r="O47" s="57" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="P47" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
       <c r="Q47" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
     <row r="48" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A48" s="58" t="s">
         <v>154</v>
       </c>
       <c r="C48" s="24" t="s">
         <v>213</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>214</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>215</v>
       </c>
       <c r="G48" s="75" t="s">
         <v>216</v>
       </c>
       <c r="H48" s="8" t="s">
         <v>217</v>
       </c>
       <c r="I48" s="91"/>
       <c r="J48" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K48" s="59"/>
       <c r="L48" s="72">
         <v>46087</v>
       </c>
       <c r="M48" s="72">
         <f t="shared" ref="M48" si="4">L48+46</f>
         <v>46133</v>
       </c>
       <c r="N48" s="12"/>
       <c r="O48" s="57" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="P48" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
       <c r="Q48" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
     <row r="49" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A49" s="58" t="s">
         <v>154</v>
       </c>
       <c r="C49" s="24" t="s">
         <v>213</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>64</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>218</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>219</v>
       </c>
       <c r="G49" s="75" t="s">
         <v>220</v>
       </c>
       <c r="H49" s="8" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="I49" s="91"/>
       <c r="J49" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K49" s="59"/>
       <c r="L49" s="72">
         <v>46087</v>
       </c>
       <c r="M49" s="72">
         <f t="shared" ref="M49" si="5">L49+46</f>
         <v>46133</v>
       </c>
       <c r="N49" s="12"/>
       <c r="O49" s="57" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="P49" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
       <c r="Q49" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
     <row r="50" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A50" s="58" t="s">
         <v>203</v>
       </c>
       <c r="C50" s="24" t="s">
         <v>204</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>221</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>148</v>
       </c>
       <c r="G50" s="75">
         <v>2756.39</v>
       </c>
       <c r="H50" s="8" t="s">
         <v>222</v>
       </c>
       <c r="I50" s="91"/>
       <c r="J50" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K50" s="59"/>
       <c r="L50" s="72">
         <v>46087</v>
       </c>
       <c r="M50" s="72">
         <f t="shared" ref="M50" si="6">L50+46</f>
         <v>46133</v>
       </c>
       <c r="N50" s="12"/>
       <c r="O50" s="57" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="P50" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
       <c r="Q50" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
-    <row r="51" spans="1:17" s="58" customFormat="1" ht="152.4" x14ac:dyDescent="1.3">
+    <row r="51" spans="1:17" s="58" customFormat="1" ht="136.80000000000001" x14ac:dyDescent="1.3">
       <c r="A51" s="58" t="s">
         <v>46</v>
       </c>
       <c r="C51" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>223</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>148</v>
       </c>
       <c r="G51" s="75">
         <v>2500</v>
       </c>
       <c r="H51" s="8" t="s">
         <v>224</v>
       </c>
       <c r="I51" s="91"/>
       <c r="J51" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K51" s="59"/>
       <c r="L51" s="72">
         <v>46087</v>
       </c>
       <c r="M51" s="72">
         <f t="shared" ref="M51" si="7">L51+46</f>
         <v>46133</v>
       </c>
       <c r="N51" s="12" t="s">
         <v>225</v>
       </c>
       <c r="O51" s="57" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="P51" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
       <c r="Q51" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
     <row r="52" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A52" s="58" t="s">
         <v>226</v>
       </c>
       <c r="C52" s="24" t="s">
         <v>227</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>228</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>229</v>
       </c>
       <c r="G52" s="75">
         <v>75000</v>
       </c>
       <c r="H52" s="8" t="s">
         <v>230</v>
       </c>
       <c r="I52" s="91"/>
       <c r="J52" s="52" t="s">
         <v>20</v>
       </c>
       <c r="K52" s="59"/>
       <c r="L52" s="72">
         <v>46087</v>
       </c>
       <c r="M52" s="72">
         <f t="shared" ref="M52" si="8">L52+46</f>
         <v>46133</v>
       </c>
       <c r="N52" s="12"/>
       <c r="O52" s="57" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="P52" s="57" t="str">
         <f t="shared" si="0"/>
         <v>03/06/2026</v>
       </c>
       <c r="Q52" s="57" t="str">
         <f t="shared" si="1"/>
         <v>04/21/2026</v>
       </c>
     </row>
     <row r="53" spans="1:17" s="58" customFormat="1" ht="180.6" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A53" s="58" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="24" t="s">
         <v>231</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>232</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>55</v>
       </c>
       <c r="G53" s="75">
         <v>1250</v>
       </c>
       <c r="H53" s="8" t="s">
         <v>233</v>
       </c>
       <c r="I53" s="91"/>
       <c r="J53" s="52"/>
       <c r="K53" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L53" s="72" t="s">
         <v>124</v>
       </c>
       <c r="M53" s="72" t="s">
         <v>124</v>
       </c>
       <c r="N53" s="12"/>
       <c r="O53" s="57" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="P53" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q53" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:17" s="58" customFormat="1" x14ac:dyDescent="1.3">
       <c r="A54" s="58" t="s">
         <v>130</v>
       </c>
       <c r="C54" s="24" t="s">
         <v>234</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>35</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>55</v>
       </c>
       <c r="G54" s="75" t="s">
         <v>235</v>
       </c>
       <c r="H54" s="8" t="s">
         <v>236</v>
       </c>
       <c r="I54" s="91"/>
       <c r="J54" s="52"/>
       <c r="K54" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L54" s="72" t="s">
         <v>124</v>
       </c>
       <c r="M54" s="72" t="s">
         <v>124</v>
       </c>
       <c r="N54" s="12" t="s">
         <v>237</v>
       </c>
       <c r="O54" s="57" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="P54" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q54" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A55" s="10" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C55" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F55" s="23" t="s">
         <v>52</v>
       </c>
       <c r="G55" s="25">
         <v>2500</v>
       </c>
       <c r="H55" s="8" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="I55" s="91" t="s">
         <v>153</v>
       </c>
       <c r="J55" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L55" s="72">
         <v>46094</v>
       </c>
       <c r="M55" s="72">
         <f t="shared" ref="M55:M58" si="9">L55+46</f>
         <v>46140</v>
       </c>
       <c r="O55" s="57" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="P55" s="48" t="str">
         <f t="shared" si="0"/>
         <v>03/13/2026</v>
       </c>
       <c r="Q55" s="48" t="str">
         <f t="shared" si="1"/>
         <v>04/28/2026</v>
       </c>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A56" s="10" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C56" s="23" t="s">
         <v>41</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E56" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="F56" s="23" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="G56" s="25">
         <v>5000</v>
       </c>
       <c r="H56" s="8" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="I56" s="91" t="s">
         <v>153</v>
       </c>
       <c r="J56" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L56" s="72">
         <v>46094</v>
       </c>
       <c r="M56" s="72">
         <f t="shared" si="9"/>
         <v>46140</v>
       </c>
       <c r="O56" s="57" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="P56" s="48" t="str">
         <f t="shared" si="0"/>
         <v>03/13/2026</v>
       </c>
       <c r="Q56" s="48" t="str">
         <f t="shared" si="1"/>
         <v>04/28/2026</v>
       </c>
     </row>
     <row r="57" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A57" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C57" s="23" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F57" s="23" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="G57" s="23" t="s">
         <v>182</v>
       </c>
       <c r="H57" s="8" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="I57" s="91" t="s">
         <v>153</v>
       </c>
       <c r="J57" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L57" s="72">
         <v>46094</v>
       </c>
       <c r="M57" s="72">
         <f t="shared" si="9"/>
         <v>46140</v>
       </c>
       <c r="O57" s="57" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="P57" s="48" t="str">
         <f t="shared" si="0"/>
         <v>03/13/2026</v>
       </c>
       <c r="Q57" s="48" t="str">
         <f t="shared" si="1"/>
         <v>04/28/2026</v>
       </c>
     </row>
     <row r="58" spans="1:17" ht="97.95" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A58" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C58" s="23" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>35</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F58" s="23" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="G58" s="25">
         <v>400000</v>
       </c>
       <c r="H58" s="8" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="I58" s="91" t="s">
         <v>153</v>
       </c>
       <c r="J58" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L58" s="77">
         <v>46101</v>
       </c>
       <c r="M58" s="72">
         <f t="shared" si="9"/>
         <v>46147</v>
       </c>
       <c r="O58" s="57" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="P58" s="48" t="str">
         <f t="shared" ref="P58" si="10">TEXT(L58,"mm/dd/yyyy")</f>
         <v>03/20/2026</v>
       </c>
       <c r="Q58" s="48" t="str">
         <f t="shared" ref="Q58" si="11">TEXT(M58,"mm/dd/yyyy")</f>
         <v>05/05/2026</v>
       </c>
     </row>
     <row r="59" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A59" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C59" s="23" t="s">
         <v>227</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>35</v>
       </c>
       <c r="E59" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="F59" s="24" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="G59" s="82">
         <v>50000</v>
       </c>
       <c r="H59" s="8" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="K59" s="52" t="s">
         <v>20</v>
       </c>
       <c r="L59" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M59" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O59" s="57" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="P59" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q59" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="118.2" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A60" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C60" s="23" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>52</v>
       </c>
       <c r="G60" s="75">
         <v>2500</v>
       </c>
       <c r="H60" s="8" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="J60" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L60" s="77">
         <v>46108</v>
       </c>
       <c r="M60" s="72">
         <f t="shared" ref="M60" si="12">L60+46</f>
         <v>46154</v>
       </c>
       <c r="N60" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="O60" s="57" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="P60" s="48" t="str">
         <f t="shared" ref="P60" si="13">TEXT(L60,"mm/dd/yyyy")</f>
         <v>03/27/2026</v>
       </c>
       <c r="Q60" s="48" t="str">
         <f t="shared" ref="Q60" si="14">TEXT(M60,"mm/dd/yyyy")</f>
         <v>05/12/2026</v>
       </c>
     </row>
     <row r="61" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A61" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="C61" s="23" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>42</v>
       </c>
       <c r="E61" s="24" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="F61" s="24" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="G61" s="75">
         <v>10710</v>
       </c>
       <c r="H61" s="83" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="J61" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L61" s="77">
         <v>46108</v>
       </c>
       <c r="M61" s="72">
         <f t="shared" ref="M61" si="15">L61+46</f>
         <v>46154</v>
       </c>
       <c r="O61" s="57" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="P61" s="81">
         <v>46108</v>
       </c>
       <c r="Q61" s="81">
         <v>46154</v>
       </c>
     </row>
     <row r="62" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A62" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C62" s="23" t="s">
         <v>234</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E62" s="24" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>28</v>
       </c>
       <c r="G62" s="75">
         <v>40000</v>
       </c>
       <c r="H62" s="83" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="K62" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L62" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M62" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O62" s="57" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="P62" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q62" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A63" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="C63" s="23" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E63" s="24" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>25</v>
       </c>
       <c r="G63" s="24">
         <v>50000</v>
       </c>
       <c r="H63" s="84" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="K63" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L63" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M63" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O63" s="57" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="P63" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q63" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A64" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="C64" s="23" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E64" s="24" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>25</v>
       </c>
       <c r="G64" s="24">
         <v>50000</v>
       </c>
       <c r="H64" s="84" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="K64" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L64" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M64" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O64" s="57" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="P64" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q64" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A65" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="C65" s="23" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E65" s="24" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>25</v>
       </c>
       <c r="G65" s="24">
         <v>50000</v>
       </c>
       <c r="H65" s="84" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="K65" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L65" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M65" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O65" s="57" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="P65" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q65" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A66" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C66" s="23" t="s">
         <v>234</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E66" s="24" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>25</v>
       </c>
       <c r="G66" s="75" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="H66" s="83" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="J66" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L66" s="77">
         <v>46108</v>
       </c>
       <c r="M66" s="72">
         <f t="shared" ref="M66" si="16">L66+46</f>
         <v>46154</v>
       </c>
       <c r="O66" s="57" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="P66" s="48" t="str">
         <f t="shared" ref="P66" si="17">TEXT(L66,"mm/dd/yyyy")</f>
         <v>03/27/2026</v>
       </c>
       <c r="Q66" s="48" t="str">
         <f t="shared" ref="Q66" si="18">TEXT(M66,"mm/dd/yyyy")</f>
         <v>05/12/2026</v>
       </c>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A67" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C67" s="23" t="s">
+        <v>353</v>
+      </c>
+      <c r="E67" s="24" t="s">
         <v>354</v>
       </c>
-      <c r="E67" s="24" t="s">
+      <c r="F67" s="24" t="s">
         <v>355</v>
       </c>
-      <c r="F67" s="24" t="s">
+      <c r="G67" s="24" t="s">
+        <v>352</v>
+      </c>
+      <c r="H67" s="83" t="s">
         <v>356</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
       <c r="K67" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L67" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M67" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O67" s="57" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="P67" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q67" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:17" ht="129" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A68" s="10" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C68" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>35</v>
       </c>
       <c r="E68" s="24" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>25</v>
       </c>
       <c r="G68" s="75">
         <v>520300</v>
       </c>
       <c r="H68" s="83" t="s">
+        <v>368</v>
+      </c>
+      <c r="I68" s="83" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="K68" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L68" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M68" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O68" s="57" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="P68" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q68" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A69" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C69" s="23" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E69" s="24" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F69" s="23" t="s">
         <v>148</v>
       </c>
       <c r="G69" s="85">
         <v>3000</v>
       </c>
       <c r="H69" s="83" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="J69" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L69" s="77">
         <v>46115</v>
       </c>
       <c r="M69" s="72">
         <f t="shared" ref="M69" si="19">L69+46</f>
         <v>46161</v>
       </c>
       <c r="O69" s="57" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="P69" s="48" t="str">
         <f t="shared" ref="P69:P70" si="20">TEXT(L69,"mm/dd/yyyy")</f>
         <v>04/03/2026</v>
       </c>
       <c r="Q69" s="48" t="str">
         <f t="shared" ref="Q69:Q70" si="21">TEXT(M69,"mm/dd/yyyy")</f>
         <v>05/19/2026</v>
       </c>
     </row>
     <row r="70" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A70" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C70" s="23" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D70" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E70" s="24" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>148</v>
       </c>
       <c r="G70" s="23">
         <v>1000</v>
       </c>
       <c r="H70" s="83" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="J70" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L70" s="77">
         <v>46115</v>
       </c>
       <c r="M70" s="72">
         <f t="shared" ref="M70" si="22">L70+46</f>
         <v>46161</v>
       </c>
       <c r="O70" s="57" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="P70" s="48" t="str">
         <f t="shared" si="20"/>
         <v>04/03/2026</v>
       </c>
       <c r="Q70" s="48" t="str">
         <f t="shared" si="21"/>
         <v>05/19/2026</v>
       </c>
     </row>
     <row r="71" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A71" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C71" s="23" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>35</v>
       </c>
       <c r="E71" s="24" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F71" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G71" s="23">
         <v>25000</v>
       </c>
       <c r="H71" s="83" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="K71" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L71" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M71" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O71" s="57" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="P71" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q71" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:17" ht="147" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A72" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C72" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>64</v>
       </c>
       <c r="E72" s="24" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="F72" s="23" t="s">
         <v>55</v>
       </c>
       <c r="G72" s="23">
         <v>90000</v>
       </c>
       <c r="H72" s="83" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="K72" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L72" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M72" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O72" s="57" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="P72" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q72" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A73" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="C73" s="23" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="D73" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E73" s="24" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F73" s="23" t="s">
         <v>148</v>
       </c>
       <c r="G73" s="23">
         <v>1875</v>
       </c>
       <c r="H73" s="83" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="J73" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L73" s="77">
         <v>46122</v>
       </c>
       <c r="M73" s="72">
         <f t="shared" ref="M73:M74" si="23">L73+46</f>
         <v>46168</v>
       </c>
       <c r="O73" s="57" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="P73" s="48" t="str">
         <f t="shared" ref="P73:P74" si="24">TEXT(L73,"mm/dd/yyyy")</f>
         <v>04/10/2026</v>
       </c>
       <c r="Q73" s="48" t="str">
         <f t="shared" ref="Q73:Q74" si="25">TEXT(M73,"mm/dd/yyyy")</f>
         <v>05/26/2026</v>
       </c>
     </row>
     <row r="74" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A74" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C74" s="23" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E74" s="24" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="G74" s="86">
         <v>4196</v>
       </c>
       <c r="H74" s="83" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="I74" s="92" t="s">
         <v>153</v>
       </c>
       <c r="J74" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L74" s="77">
         <v>46122</v>
       </c>
       <c r="M74" s="72">
         <f t="shared" si="23"/>
         <v>46168</v>
       </c>
       <c r="O74" s="57" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="P74" s="48" t="str">
         <f t="shared" si="24"/>
         <v>04/10/2026</v>
       </c>
       <c r="Q74" s="48" t="str">
         <f t="shared" si="25"/>
         <v>05/26/2026</v>
       </c>
     </row>
     <row r="75" spans="1:17" ht="95.4" x14ac:dyDescent="1.3">
       <c r="A75" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C75" s="23" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D75" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E75" s="24" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F75" s="23">
         <v>1</v>
       </c>
       <c r="G75" s="25">
         <v>500</v>
       </c>
       <c r="H75" s="83" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="K75" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L75" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M75" s="77" t="s">
         <v>124</v>
       </c>
       <c r="N75" s="9" t="s">
+        <v>403</v>
+      </c>
+      <c r="O75" s="57" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="P75" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q75" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:17" ht="174" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A76" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C76" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D76" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E76" s="24" t="s">
+        <v>396</v>
+      </c>
+      <c r="F76" s="23" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="G76" s="86">
         <v>50000</v>
       </c>
       <c r="H76" s="83" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="K76" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L76" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M76" s="77" t="s">
         <v>124</v>
       </c>
       <c r="N76" s="12" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="O76" s="57" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="P76" s="72" t="s">
         <v>28</v>
       </c>
       <c r="Q76" s="72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:17" ht="132" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A77" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C77" s="23" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E77" s="24" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="F77" s="23" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="G77" s="86">
         <v>50000</v>
       </c>
       <c r="H77" s="83" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="J77" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L77" s="77">
         <v>46129</v>
       </c>
       <c r="M77" s="72">
         <f t="shared" ref="M77" si="26">L77+46</f>
         <v>46175</v>
       </c>
       <c r="N77" s="12" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="O77" s="57" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="P77" s="48" t="str">
         <f t="shared" ref="P77" si="27">TEXT(L77,"mm/dd/yyyy")</f>
         <v>04/17/2026</v>
       </c>
       <c r="Q77" s="48" t="str">
         <f t="shared" ref="Q77" si="28">TEXT(M77,"mm/dd/yyyy")</f>
         <v>06/02/2026</v>
       </c>
     </row>
     <row r="78" spans="1:17" ht="177.6" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A78" s="10" t="s">
+        <v>401</v>
+      </c>
+      <c r="C78" s="23" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="D78" s="24" t="s">
         <v>42</v>
       </c>
       <c r="E78" s="24" t="s">
+        <v>409</v>
+      </c>
+      <c r="F78" s="23" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="G78" s="25">
         <v>30000</v>
       </c>
       <c r="H78" s="83" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="J78" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L78" s="77">
         <v>46129</v>
       </c>
       <c r="M78" s="72">
         <f t="shared" ref="M78:M79" si="29">L78+46</f>
         <v>46175</v>
       </c>
       <c r="O78" s="57" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="P78" s="48" t="str">
         <f t="shared" ref="P78" si="30">TEXT(L78,"mm/dd/yyyy")</f>
         <v>04/17/2026</v>
       </c>
       <c r="Q78" s="48" t="str">
         <f t="shared" ref="Q78" si="31">TEXT(M78,"mm/dd/yyyy")</f>
         <v>06/02/2026</v>
       </c>
     </row>
     <row r="79" spans="1:17" ht="102" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A79" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="C79" s="23" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="D79" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E79" s="87" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F79" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G79" s="86">
         <v>50000</v>
       </c>
       <c r="H79" s="83" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="J79" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L79" s="77">
         <v>46136</v>
       </c>
       <c r="M79" s="72">
         <f t="shared" si="29"/>
         <v>46182</v>
       </c>
       <c r="O79" s="57" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="P79" s="48" t="str">
         <f t="shared" ref="P79:P83" si="32">TEXT(L79,"mm/dd/yyyy")</f>
         <v>04/24/2026</v>
       </c>
       <c r="Q79" s="48" t="str">
         <f t="shared" ref="Q79:Q83" si="33">TEXT(M79,"mm/dd/yyyy")</f>
         <v>06/09/2026</v>
       </c>
     </row>
     <row r="80" spans="1:17" ht="109.2" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A80" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C80" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D80" s="24" t="s">
         <v>64</v>
       </c>
       <c r="E80" s="87" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="F80" s="23" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="G80" s="25">
         <v>15000</v>
       </c>
       <c r="H80" s="83" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="J80" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L80" s="77">
         <v>46136</v>
       </c>
       <c r="M80" s="72">
         <f t="shared" ref="M80" si="34">L80+46</f>
         <v>46182</v>
       </c>
       <c r="O80" s="57" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="P80" s="48" t="str">
         <f t="shared" si="32"/>
         <v>04/24/2026</v>
       </c>
       <c r="Q80" s="48" t="str">
         <f t="shared" si="33"/>
         <v>06/09/2026</v>
       </c>
     </row>
     <row r="81" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A81" s="10" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C81" s="23" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E81" s="87" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F81" s="23" t="s">
         <v>55</v>
       </c>
       <c r="G81" s="25">
         <v>7052</v>
       </c>
       <c r="H81" s="83" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="K81" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L81" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M81" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O81" s="57" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="P81" s="48" t="str">
         <f>TEXT(L81,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
       <c r="Q81" s="48" t="str">
         <f>TEXT(M81,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
     </row>
     <row r="82" spans="1:17" ht="112.95" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A82" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C82" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D82" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E82" s="87" t="s">
+        <v>419</v>
+      </c>
+      <c r="F82" s="23" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="G82" s="25">
         <v>2500</v>
       </c>
       <c r="H82" s="83" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="K82" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L82" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M82" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O82" s="57" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="P82" s="48" t="str">
         <f t="shared" si="32"/>
         <v>n/a</v>
       </c>
       <c r="Q82" s="48" t="str">
         <f t="shared" si="33"/>
         <v>n/a</v>
       </c>
     </row>
     <row r="83" spans="1:17" ht="112.2" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A83" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C83" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E83" s="87" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F83" s="23" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="G83" s="25">
         <v>5000</v>
       </c>
       <c r="H83" s="83" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="K83" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L83" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M83" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O83" s="57" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="P83" s="48" t="str">
         <f t="shared" si="32"/>
         <v>n/a</v>
       </c>
       <c r="Q83" s="48" t="str">
         <f t="shared" si="33"/>
         <v>n/a</v>
       </c>
     </row>
     <row r="84" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A84" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C84" s="23" t="s">
         <v>190</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E84" s="87" t="s">
+        <v>433</v>
+      </c>
+      <c r="F84" s="23" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="G84" s="25">
         <v>4000</v>
       </c>
       <c r="H84" s="83" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J84" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L84" s="77">
         <v>46150</v>
       </c>
       <c r="M84" s="72">
         <f t="shared" ref="M84" si="35">L84+46</f>
         <v>46196</v>
       </c>
       <c r="O84" s="57" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="P84" s="48" t="str">
         <f t="shared" ref="P84:P88" si="36">TEXT(L84,"mm/dd/yyyy")</f>
         <v>05/08/2026</v>
       </c>
       <c r="Q84" s="48" t="str">
         <f t="shared" ref="Q84:Q88" si="37">TEXT(M84,"mm/dd/yyyy")</f>
         <v>06/23/2026</v>
       </c>
     </row>
     <row r="85" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A85" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C85" s="23" t="s">
         <v>190</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E85" s="87" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="F85" s="23" t="s">
         <v>148</v>
       </c>
       <c r="G85" s="25">
         <v>5000</v>
       </c>
       <c r="H85" s="83" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="J85" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L85" s="77">
         <v>46150</v>
       </c>
       <c r="M85" s="72">
         <f t="shared" ref="M85:M88" si="38">L85+46</f>
         <v>46196</v>
       </c>
       <c r="O85" s="57" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="P85" s="48" t="str">
         <f t="shared" si="36"/>
         <v>05/08/2026</v>
       </c>
       <c r="Q85" s="48" t="str">
         <f t="shared" si="37"/>
         <v>06/23/2026</v>
       </c>
     </row>
     <row r="86" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A86" s="10" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="C86" s="23" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>35</v>
       </c>
       <c r="E86" s="87" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="F86" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G86" s="25">
         <v>4750</v>
       </c>
       <c r="H86" s="83" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="J86" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L86" s="77">
         <v>46150</v>
       </c>
       <c r="M86" s="72">
         <f t="shared" si="38"/>
         <v>46196</v>
       </c>
       <c r="O86" s="57" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="P86" s="48" t="str">
         <f t="shared" si="36"/>
         <v>05/08/2026</v>
       </c>
       <c r="Q86" s="48" t="str">
         <f t="shared" si="37"/>
         <v>06/23/2026</v>
       </c>
     </row>
     <row r="87" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A87" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C87" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E87" s="87" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="F87" s="23" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="G87" s="25">
         <v>25000</v>
       </c>
       <c r="H87" s="83" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="J87" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L87" s="77">
         <v>46150</v>
       </c>
       <c r="M87" s="72">
         <f t="shared" si="38"/>
         <v>46196</v>
       </c>
       <c r="O87" s="57" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="P87" s="48" t="str">
         <f t="shared" si="36"/>
         <v>05/08/2026</v>
       </c>
       <c r="Q87" s="48" t="str">
         <f t="shared" si="37"/>
         <v>06/23/2026</v>
       </c>
     </row>
     <row r="88" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A88" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C88" s="23" t="s">
         <v>190</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E88" s="87" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="F88" s="23" t="s">
         <v>148</v>
       </c>
       <c r="G88" s="25">
         <v>5000</v>
       </c>
       <c r="H88" s="83" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="J88" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L88" s="77">
         <v>46150</v>
       </c>
       <c r="M88" s="72">
         <f t="shared" si="38"/>
         <v>46196</v>
       </c>
       <c r="O88" s="57" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="P88" s="48" t="str">
         <f t="shared" si="36"/>
         <v>05/08/2026</v>
       </c>
       <c r="Q88" s="48" t="str">
         <f t="shared" si="37"/>
         <v>06/23/2026</v>
       </c>
     </row>
     <row r="89" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A89" s="10" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C89" s="23" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D89" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E89" s="87" t="s">
+        <v>444</v>
+      </c>
+      <c r="F89" s="23" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="G89" s="25">
         <v>500</v>
       </c>
       <c r="H89" s="83" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="K89" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L89" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M89" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O89" s="57" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="P89" s="48" t="str">
         <f t="shared" ref="P89:P91" si="39">TEXT(L89,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
       <c r="Q89" s="48" t="str">
         <f t="shared" ref="Q89:Q91" si="40">TEXT(M89,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
     </row>
     <row r="90" spans="1:17" ht="129" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A90" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C90" s="23" t="s">
         <v>234</v>
       </c>
       <c r="D90" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E90" s="87" t="s">
+        <v>447</v>
+      </c>
+      <c r="F90" s="23" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="G90" s="25">
         <v>25000</v>
       </c>
       <c r="H90" s="83" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="J90" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L90" s="77">
         <v>46150</v>
       </c>
       <c r="M90" s="72">
         <f t="shared" ref="M90:M91" si="41">L90+46</f>
         <v>46196</v>
       </c>
       <c r="N90" s="9" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="O90" s="57" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="P90" s="48" t="str">
         <f t="shared" si="39"/>
         <v>05/08/2026</v>
       </c>
       <c r="Q90" s="48" t="str">
         <f t="shared" si="40"/>
         <v>06/23/2026</v>
       </c>
     </row>
     <row r="91" spans="1:17" ht="118.95" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A91" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C91" s="23" t="s">
         <v>234</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E91" s="87" t="s">
+        <v>450</v>
+      </c>
+      <c r="F91" s="23" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="G91" s="25">
         <v>25000</v>
       </c>
       <c r="H91" s="83" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="J91" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L91" s="77">
         <v>46150</v>
       </c>
       <c r="M91" s="72">
         <f t="shared" si="41"/>
         <v>46196</v>
       </c>
       <c r="O91" s="57" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="P91" s="48" t="str">
         <f t="shared" si="39"/>
         <v>05/08/2026</v>
       </c>
       <c r="Q91" s="48" t="str">
         <f t="shared" si="40"/>
         <v>06/23/2026</v>
       </c>
     </row>
     <row r="92" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A92" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C92" s="23" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E92" s="87" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="F92" s="23" t="s">
         <v>55</v>
       </c>
       <c r="G92" s="23" t="s">
         <v>182</v>
       </c>
       <c r="H92" s="83" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="K92" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L92" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M92" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O92" s="57" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="P92" s="48" t="str">
         <f t="shared" ref="P92:P93" si="42">TEXT(L92,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
       <c r="Q92" s="48" t="str">
         <f t="shared" ref="Q92:Q93" si="43">TEXT(M92,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
     </row>
     <row r="93" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A93" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C93" s="23" t="s">
         <v>190</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E93" s="87" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="F93" s="23" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="G93" s="25">
         <v>7500</v>
       </c>
       <c r="H93" s="83" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="J93" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L93" s="77">
         <v>46150</v>
       </c>
       <c r="M93" s="72">
         <f t="shared" ref="M93" si="44">L93+46</f>
         <v>46196</v>
       </c>
       <c r="O93" s="57" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="P93" s="48" t="str">
         <f t="shared" si="42"/>
         <v>05/08/2026</v>
       </c>
       <c r="Q93" s="48" t="str">
         <f t="shared" si="43"/>
         <v>06/23/2026</v>
       </c>
     </row>
     <row r="94" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A94" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C94" s="23" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>35</v>
       </c>
       <c r="E94" s="87" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F94" s="23" t="s">
         <v>55</v>
       </c>
       <c r="G94" s="25">
         <v>25000</v>
       </c>
       <c r="H94" s="83" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="J94" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L94" s="77">
         <v>46155</v>
       </c>
       <c r="M94" s="72">
         <f t="shared" ref="M94" si="45">L94+46</f>
         <v>46201</v>
       </c>
       <c r="N94" s="12" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="O94" s="57" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="P94" s="48" t="str">
         <f t="shared" ref="P94" si="46">TEXT(L94,"mm/dd/yyyy")</f>
         <v>05/13/2026</v>
       </c>
       <c r="Q94" s="48" t="str">
         <f t="shared" ref="Q94" si="47">TEXT(M94,"mm/dd/yyyy")</f>
         <v>06/28/2026</v>
       </c>
     </row>
     <row r="95" spans="1:17" ht="112.2" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A95" s="10" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C95" s="23" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D95" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E95" s="87" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="F95" s="23" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="G95" s="25">
         <v>3500</v>
       </c>
       <c r="H95" s="83" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="K95" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L95" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M95" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O95" s="57" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="P95" s="48" t="str">
         <f t="shared" ref="P95:P97" si="48">TEXT(L95,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
       <c r="Q95" s="48" t="str">
         <f t="shared" ref="Q95:Q97" si="49">TEXT(M95,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
     </row>
     <row r="96" spans="1:17" ht="96.6" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A96" s="10" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C96" s="23" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D96" s="24" t="s">
         <v>64</v>
       </c>
       <c r="E96" s="87" t="s">
+        <v>474</v>
+      </c>
+      <c r="F96" s="23" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="G96" s="25">
         <v>75000</v>
       </c>
       <c r="H96" s="83" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="K96" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L96" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M96" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O96" s="57" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="P96" s="48" t="str">
         <f t="shared" si="48"/>
         <v>n/a</v>
       </c>
       <c r="Q96" s="48" t="str">
         <f t="shared" si="49"/>
         <v>n/a</v>
       </c>
     </row>
     <row r="97" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A97" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C97" s="23" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D97" s="24" t="s">
         <v>35</v>
       </c>
       <c r="E97" s="87" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F97" s="23" t="s">
         <v>55</v>
       </c>
       <c r="G97" s="25">
         <v>15000</v>
       </c>
       <c r="H97" s="83" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="J97" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L97" s="77">
         <v>46155</v>
       </c>
       <c r="M97" s="72">
         <f t="shared" ref="M97" si="50">L97+46</f>
         <v>46201</v>
       </c>
       <c r="O97" s="57" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="P97" s="48" t="str">
         <f t="shared" si="48"/>
         <v>05/13/2026</v>
       </c>
       <c r="Q97" s="48" t="str">
         <f t="shared" si="49"/>
         <v>06/28/2026</v>
       </c>
     </row>
     <row r="98" spans="1:17" ht="145.94999999999999" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A98" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C98" s="23" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D98" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E98" s="87" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="F98" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G98" s="25">
         <v>105000</v>
       </c>
       <c r="H98" s="83" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="K98" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L98" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M98" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O98" s="57" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="P98" s="48" t="str">
         <f t="shared" ref="P98:P99" si="51">TEXT(L98,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
       <c r="Q98" s="48" t="str">
         <f t="shared" ref="Q98:Q99" si="52">TEXT(M98,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
     </row>
     <row r="99" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A99" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C99" s="23" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E99" s="87" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F99" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G99" s="25">
         <v>100000</v>
       </c>
       <c r="H99" s="83" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="J99" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L99" s="77">
         <v>46155</v>
       </c>
       <c r="M99" s="72">
         <f t="shared" ref="M99" si="53">L99+46</f>
         <v>46201</v>
       </c>
       <c r="O99" s="57" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="P99" s="48" t="str">
         <f t="shared" si="51"/>
         <v>05/13/2026</v>
       </c>
       <c r="Q99" s="48" t="str">
         <f t="shared" si="52"/>
         <v>06/28/2026</v>
       </c>
     </row>
     <row r="100" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A100" s="10" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C100" s="23" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D100" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E100" s="87" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F100" s="23" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="G100" s="25">
         <v>5500</v>
       </c>
       <c r="H100" s="83" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="I100" s="91" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="K100" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L100" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M100" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O100" s="57" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="P100" s="48" t="str">
         <f t="shared" ref="P100" si="54">TEXT(L100,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
       <c r="Q100" s="48" t="str">
         <f t="shared" ref="Q100" si="55">TEXT(M100,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
     </row>
     <row r="101" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A101" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C101" s="23" t="s">
         <v>234</v>
       </c>
       <c r="D101" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E101" s="87" t="s">
+        <v>485</v>
+      </c>
+      <c r="F101" s="23" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="G101" s="25">
         <v>3000</v>
       </c>
       <c r="H101" s="83" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="I101" s="92" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="K101" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L101" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M101" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O101" s="57" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="P101" s="48" t="str">
         <f t="shared" ref="P101:P103" si="56">TEXT(L101,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
       <c r="Q101" s="48" t="str">
         <f t="shared" ref="Q101:Q103" si="57">TEXT(M101,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
     </row>
     <row r="102" spans="1:17" ht="136.94999999999999" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A102" s="10" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="C102" s="23" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D102" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E102" s="87" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F102" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G102" s="25">
         <v>60200</v>
       </c>
       <c r="H102" s="83" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="K102" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L102" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M102" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O102" s="57" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="P102" s="48" t="str">
         <f t="shared" si="56"/>
         <v>n/a</v>
       </c>
       <c r="Q102" s="48" t="str">
         <f t="shared" si="57"/>
         <v>n/a</v>
       </c>
     </row>
     <row r="103" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A103" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C103" s="23" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D103" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E103" s="26" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F103" s="23" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="G103" s="25">
         <v>150000</v>
       </c>
       <c r="H103" s="83" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="J103" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L103" s="77">
         <v>46161</v>
       </c>
       <c r="M103" s="72">
         <f t="shared" ref="M103" si="58">L103+46</f>
         <v>46207</v>
       </c>
       <c r="N103" s="12" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="O103" s="57" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="P103" s="48" t="str">
         <f t="shared" si="56"/>
         <v>05/19/2026</v>
       </c>
       <c r="Q103" s="48" t="str">
         <f t="shared" si="57"/>
         <v>07/04/2026</v>
       </c>
     </row>
     <row r="104" spans="1:17" ht="153" customHeight="1" x14ac:dyDescent="1.3">
       <c r="C104" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D104" s="24" t="s">
         <v>35</v>
       </c>
       <c r="E104" s="87" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F104" s="23" t="s">
         <v>66</v>
       </c>
       <c r="G104" s="85">
         <v>2000</v>
       </c>
       <c r="H104" s="83" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="K104" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L104" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M104" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O104" s="57" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="P104" s="48" t="str">
         <f t="shared" ref="P104:P105" si="59">TEXT(L104,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
       <c r="Q104" s="48" t="str">
         <f t="shared" ref="Q104:Q105" si="60">TEXT(M104,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
     </row>
     <row r="105" spans="1:17" x14ac:dyDescent="1.3">
       <c r="C105" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E105" s="87" t="s">
+        <v>506</v>
+      </c>
+      <c r="F105" s="23" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="G105" s="25">
         <v>760</v>
       </c>
       <c r="H105" s="83" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="J105" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L105" s="77">
         <v>46161</v>
       </c>
       <c r="M105" s="72">
         <f t="shared" ref="M105:M106" si="61">L105+46</f>
         <v>46207</v>
       </c>
       <c r="N105" s="9" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="O105" s="57" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="P105" s="48" t="str">
         <f t="shared" si="59"/>
         <v>05/19/2026</v>
       </c>
       <c r="Q105" s="48" t="str">
         <f t="shared" si="60"/>
         <v>07/04/2026</v>
       </c>
     </row>
     <row r="106" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A106" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C106" s="23" t="s">
         <v>190</v>
       </c>
       <c r="D106" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E106" s="87" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F106" s="23" t="s">
         <v>148</v>
       </c>
       <c r="G106" s="85">
         <v>5000</v>
       </c>
       <c r="H106" s="83" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="J106" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L106" s="77">
         <v>46177</v>
       </c>
       <c r="M106" s="72">
         <f t="shared" si="61"/>
         <v>46223</v>
       </c>
       <c r="O106" s="57" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="P106" s="48" t="str">
         <f t="shared" ref="P106" si="62">TEXT(L106,"mm/dd/yyyy")</f>
         <v>06/04/2026</v>
       </c>
       <c r="Q106" s="48" t="str">
         <f t="shared" ref="Q106" si="63">TEXT(M106,"mm/dd/yyyy")</f>
         <v>07/20/2026</v>
       </c>
     </row>
     <row r="107" spans="1:17" ht="107.4" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A107" s="10" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C107" s="23" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D107" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E107" s="87" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="F107" s="23" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="G107" s="25">
         <v>3500</v>
       </c>
       <c r="H107" s="83" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="J107" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L107" s="77">
         <v>46177</v>
       </c>
       <c r="M107" s="72">
         <f t="shared" ref="M107" si="64">L107+46</f>
         <v>46223</v>
       </c>
       <c r="N107" s="9" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="O107" s="57" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="P107" s="48" t="str">
         <f t="shared" ref="P107" si="65">TEXT(L107,"mm/dd/yyyy")</f>
         <v>06/04/2026</v>
       </c>
       <c r="Q107" s="48" t="str">
         <f t="shared" ref="Q107" si="66">TEXT(M107,"mm/dd/yyyy")</f>
         <v>07/20/2026</v>
       </c>
     </row>
     <row r="108" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A108" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C108" s="23" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E108" s="87" t="s">
+        <v>516</v>
+      </c>
+      <c r="F108" s="23" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="G108" s="25">
         <v>300000</v>
       </c>
       <c r="H108" s="83" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="K108" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L108" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M108" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O108" s="57" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="P108" s="48" t="str">
         <f t="shared" ref="P108" si="67">TEXT(L108,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
       <c r="Q108" s="48" t="str">
         <f t="shared" ref="Q108" si="68">TEXT(M108,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
     </row>
     <row r="109" spans="1:17" ht="126" customHeight="1" x14ac:dyDescent="1.3">
       <c r="A109" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C109" s="23" t="s">
         <v>234</v>
       </c>
       <c r="D109" s="24" t="s">
         <v>23</v>
       </c>
       <c r="E109" s="87" t="s">
-        <v>520</v>
+        <v>574</v>
       </c>
       <c r="F109" s="23" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="G109" s="25">
         <v>500</v>
       </c>
       <c r="H109" s="83" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="K109" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L109" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M109" s="77" t="s">
         <v>124</v>
       </c>
       <c r="N109" s="12" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="O109" s="57" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="P109" s="77" t="s">
         <v>124</v>
       </c>
       <c r="Q109" s="77" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="110" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A110" s="10" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C110" s="23" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="D110" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E110" s="87" t="s">
+        <v>522</v>
+      </c>
+      <c r="F110" s="23" t="s">
+        <v>519</v>
+      </c>
+      <c r="G110" s="23" t="s">
+        <v>523</v>
+      </c>
+      <c r="H110" s="83" t="s">
         <v>524</v>
-      </c>
-[...7 lines deleted...]
-        <v>526</v>
       </c>
       <c r="K110" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L110" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M110" s="77" t="s">
         <v>124</v>
       </c>
       <c r="O110" s="57" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="P110" s="48" t="str">
         <f t="shared" ref="P110:P111" si="69">TEXT(L110,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
       <c r="Q110" s="48" t="str">
         <f t="shared" ref="Q110:Q111" si="70">TEXT(M110,"mm/dd/yyyy")</f>
         <v>n/a</v>
       </c>
     </row>
     <row r="111" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A111" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C111" s="23" t="s">
         <v>190</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E111" s="87" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="F111" s="23" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="G111" s="25">
         <v>20000</v>
       </c>
       <c r="H111" s="83" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="J111" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L111" s="77">
         <v>46177</v>
       </c>
       <c r="M111" s="72">
         <f t="shared" ref="M111" si="71">L111+46</f>
         <v>46223</v>
       </c>
       <c r="O111" s="57" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="P111" s="48" t="str">
         <f t="shared" si="69"/>
         <v>06/04/2026</v>
       </c>
       <c r="Q111" s="48" t="str">
         <f t="shared" si="70"/>
         <v>07/20/2026</v>
       </c>
     </row>
     <row r="112" spans="1:17" ht="386.4" customHeight="1" x14ac:dyDescent="1.3">
       <c r="C112" s="23" t="s">
         <v>190</v>
       </c>
       <c r="D112" s="24" t="s">
         <v>106</v>
       </c>
       <c r="E112" s="26" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="F112" s="23" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="G112" s="25">
         <v>20000</v>
       </c>
       <c r="H112" s="93" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="K112" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L112" s="77" t="s">
         <v>124</v>
       </c>
       <c r="M112" s="77" t="s">
         <v>124</v>
       </c>
       <c r="N112" s="9" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="O112" s="57" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="P112" s="77" t="s">
         <v>124</v>
       </c>
       <c r="Q112" s="77" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="113" spans="1:17" x14ac:dyDescent="1.3">
       <c r="A113" s="10" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C113" s="23" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="D113" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E113" s="94" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="F113" s="23" t="s">
         <v>60</v>
       </c>
       <c r="G113" s="25">
         <v>450000</v>
       </c>
       <c r="H113" s="93" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="J113" s="11" t="s">
         <v>20</v>
       </c>
       <c r="L113" s="77">
         <v>46185</v>
       </c>
       <c r="M113" s="72">
         <f t="shared" ref="M113" si="72">L113+46</f>
         <v>46231</v>
       </c>
       <c r="O113" s="57" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="P113" s="48" t="str">
         <f t="shared" ref="P113" si="73">TEXT(L113,"mm/dd/yyyy")</f>
         <v>06/12/2026</v>
       </c>
       <c r="Q113" s="48" t="str">
         <f t="shared" ref="Q113" si="74">TEXT(M113,"mm/dd/yyyy")</f>
         <v>07/28/2026</v>
       </c>
     </row>
     <row r="114" spans="1:17" x14ac:dyDescent="1.3">
-      <c r="P114" s="48"/>
-[...8 lines deleted...]
-      <c r="Q116" s="48"/>
+      <c r="A114" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C114" s="23" t="s">
+        <v>375</v>
+      </c>
+      <c r="D114" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E114" s="94" t="s">
+        <v>547</v>
+      </c>
+      <c r="F114" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G114" s="25">
+        <v>75000</v>
+      </c>
+      <c r="H114" s="93" t="s">
+        <v>548</v>
+      </c>
+      <c r="J114" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L114" s="77">
+        <v>46205</v>
+      </c>
+      <c r="M114" s="72">
+        <f t="shared" ref="M114" si="75">L114+46</f>
+        <v>46251</v>
+      </c>
+      <c r="O114" s="57" t="s">
+        <v>560</v>
+      </c>
+      <c r="P114" s="48" t="str">
+        <f t="shared" ref="P114" si="76">TEXT(L114,"mm/dd/yyyy")</f>
+        <v>07/02/2026</v>
+      </c>
+      <c r="Q114" s="48" t="str">
+        <f t="shared" ref="Q114" si="77">TEXT(M114,"mm/dd/yyyy")</f>
+        <v>08/17/2026</v>
+      </c>
+    </row>
+    <row r="115" spans="1:17" ht="123" x14ac:dyDescent="1.3">
+      <c r="A115" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C115" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="D115" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E115" s="94" t="s">
+        <v>549</v>
+      </c>
+      <c r="F115" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="G115" s="25">
+        <v>25000</v>
+      </c>
+      <c r="H115" s="93" t="s">
+        <v>550</v>
+      </c>
+      <c r="J115" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L115" s="77">
+        <v>46205</v>
+      </c>
+      <c r="M115" s="72">
+        <f t="shared" ref="M115:M117" si="78">L115+46</f>
+        <v>46251</v>
+      </c>
+      <c r="N115" s="9" t="s">
+        <v>559</v>
+      </c>
+      <c r="O115" s="57" t="s">
+        <v>561</v>
+      </c>
+      <c r="P115" s="48" t="str">
+        <f t="shared" ref="P115:P117" si="79">TEXT(L115,"mm/dd/yyyy")</f>
+        <v>07/02/2026</v>
+      </c>
+      <c r="Q115" s="48" t="str">
+        <f t="shared" ref="Q115:Q117" si="80">TEXT(M115,"mm/dd/yyyy")</f>
+        <v>08/17/2026</v>
+      </c>
+    </row>
+    <row r="116" spans="1:17" ht="81.599999999999994" x14ac:dyDescent="1.3">
+      <c r="A116" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C116" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="D116" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E116" s="94" t="s">
+        <v>551</v>
+      </c>
+      <c r="F116" s="23">
+        <v>2</v>
+      </c>
+      <c r="G116" s="25">
+        <v>80000</v>
+      </c>
+      <c r="H116" s="93" t="s">
+        <v>552</v>
+      </c>
+      <c r="J116" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L116" s="77">
+        <v>46205</v>
+      </c>
+      <c r="M116" s="72">
+        <f t="shared" si="78"/>
+        <v>46251</v>
+      </c>
+      <c r="O116" s="57" t="s">
+        <v>562</v>
+      </c>
+      <c r="P116" s="48" t="str">
+        <f t="shared" si="79"/>
+        <v>07/02/2026</v>
+      </c>
+      <c r="Q116" s="48" t="str">
+        <f t="shared" si="80"/>
+        <v>08/17/2026</v>
+      </c>
     </row>
     <row r="117" spans="1:17" x14ac:dyDescent="1.3">
-      <c r="P117" s="48"/>
-[...4 lines deleted...]
-      <c r="Q118" s="48"/>
+      <c r="A117" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="C117" s="23" t="s">
+        <v>554</v>
+      </c>
+      <c r="D117" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E117" s="94" t="s">
+        <v>555</v>
+      </c>
+      <c r="F117" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G117" s="25">
+        <v>450</v>
+      </c>
+      <c r="H117" s="93" t="s">
+        <v>556</v>
+      </c>
+      <c r="J117" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L117" s="77">
+        <v>46205</v>
+      </c>
+      <c r="M117" s="72">
+        <f t="shared" si="78"/>
+        <v>46251</v>
+      </c>
+      <c r="O117" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="P117" s="48" t="str">
+        <f t="shared" si="79"/>
+        <v>07/02/2026</v>
+      </c>
+      <c r="Q117" s="48" t="str">
+        <f t="shared" si="80"/>
+        <v>08/17/2026</v>
+      </c>
+    </row>
+    <row r="118" spans="1:17" ht="151.80000000000001" x14ac:dyDescent="1.3">
+      <c r="A118" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C118" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D118" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E118" s="24" t="s">
+        <v>570</v>
+      </c>
+      <c r="F118" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G118" s="25">
+        <v>1000</v>
+      </c>
+      <c r="H118" s="84" t="s">
+        <v>564</v>
+      </c>
+      <c r="J118" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L118" s="77">
+        <v>46212</v>
+      </c>
+      <c r="M118" s="72">
+        <f t="shared" ref="M118" si="81">L118+46</f>
+        <v>46258</v>
+      </c>
+      <c r="N118" s="9" t="s">
+        <v>569</v>
+      </c>
+      <c r="O118" s="57" t="s">
+        <v>571</v>
+      </c>
+      <c r="P118" s="48" t="str">
+        <f t="shared" ref="P118" si="82">TEXT(L118,"mm/dd/yyyy")</f>
+        <v>07/09/2026</v>
+      </c>
+      <c r="Q118" s="48" t="str">
+        <f t="shared" ref="Q118" si="83">TEXT(M118,"mm/dd/yyyy")</f>
+        <v>08/24/2026</v>
+      </c>
     </row>
     <row r="119" spans="1:17" x14ac:dyDescent="1.3">
-      <c r="P119" s="48"/>
-[...4 lines deleted...]
-      <c r="Q120" s="48"/>
+      <c r="A119" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="C119" s="23" t="s">
+        <v>343</v>
+      </c>
+      <c r="D119" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E119" s="24" t="s">
+        <v>565</v>
+      </c>
+      <c r="F119" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G119" s="25">
+        <v>50000</v>
+      </c>
+      <c r="H119" s="84" t="s">
+        <v>566</v>
+      </c>
+      <c r="K119" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L119" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M119" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O119" s="57" t="s">
+        <v>572</v>
+      </c>
+      <c r="P119" s="48" t="str">
+        <f t="shared" ref="P119:P120" si="84">TEXT(L119,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q119" s="48" t="str">
+        <f t="shared" ref="Q119:Q120" si="85">TEXT(M119,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="120" spans="1:17" ht="82.8" x14ac:dyDescent="1.3">
+      <c r="A120" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C120" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D120" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E120" s="24" t="s">
+        <v>567</v>
+      </c>
+      <c r="F120" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G120" s="85">
+        <v>3500</v>
+      </c>
+      <c r="H120" s="84" t="s">
+        <v>568</v>
+      </c>
+      <c r="J120" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L120" s="77">
+        <v>46212</v>
+      </c>
+      <c r="M120" s="72">
+        <f t="shared" ref="M120" si="86">L120+46</f>
+        <v>46258</v>
+      </c>
+      <c r="O120" s="57" t="s">
+        <v>573</v>
+      </c>
+      <c r="P120" s="48" t="str">
+        <f t="shared" si="84"/>
+        <v>07/09/2026</v>
+      </c>
+      <c r="Q120" s="48" t="str">
+        <f t="shared" si="85"/>
+        <v>08/24/2026</v>
+      </c>
     </row>
     <row r="121" spans="1:17" x14ac:dyDescent="1.3">
-      <c r="P121" s="48"/>
-[...8 lines deleted...]
-      <c r="Q123" s="48"/>
+      <c r="A121" s="10" t="s">
+        <v>575</v>
+      </c>
+      <c r="C121" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="D121" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E121" s="24" t="s">
+        <v>576</v>
+      </c>
+      <c r="F121" s="23" t="s">
+        <v>577</v>
+      </c>
+      <c r="G121" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="H121" s="84" t="s">
+        <v>584</v>
+      </c>
+      <c r="I121" s="92" t="s">
+        <v>585</v>
+      </c>
+      <c r="J121" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L121" s="77">
+        <v>46220</v>
+      </c>
+      <c r="M121" s="72">
+        <f t="shared" ref="M121" si="87">L121+46</f>
+        <v>46266</v>
+      </c>
+      <c r="N121" s="92" t="s">
+        <v>585</v>
+      </c>
+      <c r="O121" s="57" t="s">
+        <v>578</v>
+      </c>
+      <c r="P121" s="48" t="str">
+        <f t="shared" ref="P121" si="88">TEXT(L121,"mm/dd/yyyy")</f>
+        <v>07/17/2026</v>
+      </c>
+      <c r="Q121" s="48" t="str">
+        <f t="shared" ref="Q121" si="89">TEXT(M121,"mm/dd/yyyy")</f>
+        <v>09/01/2026</v>
+      </c>
+    </row>
+    <row r="122" spans="1:17" ht="110.4" x14ac:dyDescent="1.3">
+      <c r="A122" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C122" s="23" t="s">
+        <v>353</v>
+      </c>
+      <c r="D122" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E122" s="24" t="s">
+        <v>591</v>
+      </c>
+      <c r="F122" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="G122" s="85">
+        <v>1000</v>
+      </c>
+      <c r="H122" s="84" t="s">
+        <v>592</v>
+      </c>
+      <c r="I122" s="92" t="s">
+        <v>585</v>
+      </c>
+      <c r="J122" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L122" s="77">
+        <v>46227</v>
+      </c>
+      <c r="M122" s="72">
+        <f t="shared" ref="M122" si="90">L122+46</f>
+        <v>46273</v>
+      </c>
+      <c r="N122" s="92" t="s">
+        <v>585</v>
+      </c>
+      <c r="O122" s="57" t="s">
+        <v>588</v>
+      </c>
+      <c r="P122" s="48" t="str">
+        <f t="shared" ref="P122" si="91">TEXT(L122,"mm/dd/yyyy")</f>
+        <v>07/24/2026</v>
+      </c>
+      <c r="Q122" s="48" t="str">
+        <f t="shared" ref="Q122" si="92">TEXT(M122,"mm/dd/yyyy")</f>
+        <v>09/08/2026</v>
+      </c>
+    </row>
+    <row r="123" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A123" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C123" s="23" t="s">
+        <v>454</v>
+      </c>
+      <c r="D123" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E123" s="24" t="s">
+        <v>579</v>
+      </c>
+      <c r="F123" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G123" s="85" t="s">
+        <v>182</v>
+      </c>
+      <c r="H123" s="84" t="s">
+        <v>587</v>
+      </c>
+      <c r="I123" s="92" t="s">
+        <v>586</v>
+      </c>
+      <c r="K123" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L123" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M123" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="O123" s="57" t="s">
+        <v>589</v>
+      </c>
+      <c r="P123" s="48" t="str">
+        <f t="shared" ref="P123" si="93">TEXT(L123,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q123" s="48" t="str">
+        <f t="shared" ref="Q123" si="94">TEXT(M123,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
     </row>
     <row r="124" spans="1:17" x14ac:dyDescent="1.3">
-      <c r="P124" s="48"/>
-      <c r="Q124" s="48"/>
+      <c r="A124" s="10" t="s">
+        <v>580</v>
+      </c>
+      <c r="C124" s="23" t="s">
+        <v>581</v>
+      </c>
+      <c r="D124" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E124" s="24" t="s">
+        <v>582</v>
+      </c>
+      <c r="F124" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="G124" s="85">
+        <v>1357.95</v>
+      </c>
+      <c r="H124" s="84" t="s">
+        <v>583</v>
+      </c>
+      <c r="K124" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L124" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M124" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="N124" s="92"/>
+      <c r="O124" s="57" t="s">
+        <v>590</v>
+      </c>
+      <c r="P124" s="48" t="str">
+        <f t="shared" ref="P124:P126" si="95">TEXT(L124,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
+      <c r="Q124" s="48" t="str">
+        <f t="shared" ref="Q124:Q125" si="96">TEXT(M124,"mm/dd/yyyy")</f>
+        <v>n/a</v>
+      </c>
     </row>
     <row r="125" spans="1:17" x14ac:dyDescent="1.3">
-      <c r="P125" s="48"/>
-      <c r="Q125" s="48"/>
+      <c r="A125" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="C125" s="23" t="s">
+        <v>336</v>
+      </c>
+      <c r="D125" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E125" s="24" t="s">
+        <v>593</v>
+      </c>
+      <c r="F125" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G125" s="85">
+        <v>500000</v>
+      </c>
+      <c r="H125" s="84" t="s">
+        <v>339</v>
+      </c>
+      <c r="J125" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L125" s="77">
+        <v>46227</v>
+      </c>
+      <c r="M125" s="72">
+        <f t="shared" ref="M125:M126" si="97">L125+46</f>
+        <v>46273</v>
+      </c>
+      <c r="N125" s="92"/>
+      <c r="O125" s="57" t="s">
+        <v>594</v>
+      </c>
+      <c r="P125" s="48" t="str">
+        <f t="shared" si="95"/>
+        <v>07/24/2026</v>
+      </c>
+      <c r="Q125" s="48" t="str">
+        <f t="shared" si="96"/>
+        <v>09/08/2026</v>
+      </c>
     </row>
     <row r="126" spans="1:17" x14ac:dyDescent="1.3">
-      <c r="P126" s="48"/>
-[...4 lines deleted...]
-      <c r="Q127" s="48"/>
+      <c r="A126" s="10" t="s">
+        <v>599</v>
+      </c>
+      <c r="B126" s="10" t="s">
+        <v>595</v>
+      </c>
+      <c r="C126" s="23" t="s">
+        <v>596</v>
+      </c>
+      <c r="D126" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E126" s="24" t="s">
+        <v>597</v>
+      </c>
+      <c r="F126" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="G126" s="85">
+        <v>100000</v>
+      </c>
+      <c r="H126" s="84" t="s">
+        <v>598</v>
+      </c>
+      <c r="J126" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L126" s="77">
+        <v>46241</v>
+      </c>
+      <c r="M126" s="72">
+        <f t="shared" si="97"/>
+        <v>46287</v>
+      </c>
+      <c r="N126" s="92"/>
+      <c r="O126" s="57" t="s">
+        <v>632</v>
+      </c>
+      <c r="P126" s="48" t="str">
+        <f t="shared" ref="P126" si="98">TEXT(L126,"mm/dd/yyyy")</f>
+        <v>08/07/2026</v>
+      </c>
+      <c r="Q126" s="48" t="str">
+        <f t="shared" ref="Q126" si="99">TEXT(M126,"mm/dd/yyyy")</f>
+        <v>09/22/2026</v>
+      </c>
+    </row>
+    <row r="127" spans="1:17" ht="81.599999999999994" x14ac:dyDescent="1.3">
+      <c r="A127" s="10" t="s">
+        <v>600</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>602</v>
+      </c>
+      <c r="C127" s="23" t="s">
+        <v>596</v>
+      </c>
+      <c r="D127" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="E127" s="24" t="s">
+        <v>601</v>
+      </c>
+      <c r="F127" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="G127" s="85">
+        <v>7065</v>
+      </c>
+      <c r="H127" s="84" t="s">
+        <v>603</v>
+      </c>
+      <c r="J127" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L127" s="77">
+        <v>46241</v>
+      </c>
+      <c r="M127" s="72">
+        <f t="shared" ref="M127:M131" si="100">L127+46</f>
+        <v>46287</v>
+      </c>
+      <c r="N127" s="92"/>
+      <c r="O127" s="57" t="s">
+        <v>633</v>
+      </c>
+      <c r="P127" s="48" t="str">
+        <f t="shared" ref="P127:P132" si="101">TEXT(L127,"mm/dd/yyyy")</f>
+        <v>08/07/2026</v>
+      </c>
+      <c r="Q127" s="48" t="str">
+        <f t="shared" ref="Q127:Q132" si="102">TEXT(M127,"mm/dd/yyyy")</f>
+        <v>09/22/2026</v>
+      </c>
     </row>
     <row r="128" spans="1:17" x14ac:dyDescent="1.3">
-      <c r="P128" s="48"/>
-[...26 lines deleted...]
-    <row r="135" spans="16:17" x14ac:dyDescent="1.3">
+      <c r="A128" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>604</v>
+      </c>
+      <c r="C128" s="23" t="s">
+        <v>605</v>
+      </c>
+      <c r="D128" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E128" s="24" t="s">
+        <v>627</v>
+      </c>
+      <c r="F128" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="G128" s="85">
+        <v>1000</v>
+      </c>
+      <c r="H128" s="84" t="s">
+        <v>606</v>
+      </c>
+      <c r="J128" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L128" s="77">
+        <v>46241</v>
+      </c>
+      <c r="M128" s="72">
+        <f t="shared" si="100"/>
+        <v>46287</v>
+      </c>
+      <c r="N128" s="92" t="s">
+        <v>626</v>
+      </c>
+      <c r="O128" s="57" t="s">
+        <v>634</v>
+      </c>
+      <c r="P128" s="48" t="str">
+        <f t="shared" si="101"/>
+        <v>08/07/2026</v>
+      </c>
+      <c r="Q128" s="48" t="str">
+        <f t="shared" si="102"/>
+        <v>09/22/2026</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A129" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>607</v>
+      </c>
+      <c r="C129" s="23" t="s">
+        <v>608</v>
+      </c>
+      <c r="D129" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E129" s="24" t="s">
+        <v>628</v>
+      </c>
+      <c r="F129" s="23" t="s">
+        <v>457</v>
+      </c>
+      <c r="G129" s="85">
+        <v>5000</v>
+      </c>
+      <c r="H129" s="84" t="s">
+        <v>458</v>
+      </c>
+      <c r="J129" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L129" s="77">
+        <v>46241</v>
+      </c>
+      <c r="M129" s="72">
+        <f t="shared" si="100"/>
+        <v>46287</v>
+      </c>
+      <c r="N129" s="92"/>
+      <c r="O129" s="57" t="s">
+        <v>635</v>
+      </c>
+      <c r="P129" s="48" t="str">
+        <f t="shared" si="101"/>
+        <v>08/07/2026</v>
+      </c>
+      <c r="Q129" s="48" t="str">
+        <f t="shared" si="102"/>
+        <v>09/22/2026</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17" ht="110.4" x14ac:dyDescent="1.3">
+      <c r="A130" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="C130" s="23" t="s">
+        <v>137</v>
+      </c>
+      <c r="D130" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E130" s="24" t="s">
+        <v>609</v>
+      </c>
+      <c r="F130" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G130" s="85">
+        <v>3000000</v>
+      </c>
+      <c r="H130" s="84" t="s">
+        <v>610</v>
+      </c>
+      <c r="J130" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L130" s="77">
+        <v>46241</v>
+      </c>
+      <c r="M130" s="72">
+        <f t="shared" si="100"/>
+        <v>46287</v>
+      </c>
+      <c r="N130" s="92"/>
+      <c r="O130" s="57" t="s">
+        <v>636</v>
+      </c>
+      <c r="P130" s="48" t="str">
+        <f t="shared" si="101"/>
+        <v>08/07/2026</v>
+      </c>
+      <c r="Q130" s="48" t="str">
+        <f t="shared" si="102"/>
+        <v>09/22/2026</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A131" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C131" s="23" t="s">
+        <v>612</v>
+      </c>
+      <c r="D131" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E131" s="24" t="s">
+        <v>629</v>
+      </c>
+      <c r="F131" s="23" t="s">
+        <v>613</v>
+      </c>
+      <c r="G131" s="85">
+        <v>2500</v>
+      </c>
+      <c r="H131" s="84" t="s">
+        <v>611</v>
+      </c>
+      <c r="J131" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L131" s="77">
+        <v>46241</v>
+      </c>
+      <c r="M131" s="72">
+        <f t="shared" si="100"/>
+        <v>46287</v>
+      </c>
+      <c r="N131" s="92"/>
+      <c r="O131" s="57" t="s">
+        <v>637</v>
+      </c>
+      <c r="P131" s="48" t="str">
+        <f t="shared" si="101"/>
+        <v>08/07/2026</v>
+      </c>
+      <c r="Q131" s="48" t="str">
+        <f t="shared" si="102"/>
+        <v>09/22/2026</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17" ht="118.2" customHeight="1" x14ac:dyDescent="1.3">
+      <c r="A132" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="B132" s="10" t="s">
+        <v>614</v>
+      </c>
+      <c r="C132" s="23" t="s">
+        <v>615</v>
+      </c>
+      <c r="D132" s="24" t="s">
+        <v>616</v>
+      </c>
+      <c r="E132" s="24" t="s">
+        <v>617</v>
+      </c>
+      <c r="F132" s="23" t="s">
+        <v>618</v>
+      </c>
+      <c r="G132" s="85">
+        <v>250000</v>
+      </c>
+      <c r="H132" s="84" t="s">
+        <v>619</v>
+      </c>
+      <c r="K132" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L132" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="M132" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="N132" s="91" t="s">
+        <v>630</v>
+      </c>
+      <c r="O132" s="57" t="s">
+        <v>638</v>
+      </c>
+      <c r="P132" s="48" t="str">
+        <f t="shared" si="101"/>
+        <v>n/a</v>
+      </c>
+      <c r="Q132" s="48" t="str">
+        <f t="shared" si="102"/>
+        <v>n/a</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A133" s="10" t="s">
+        <v>620</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>621</v>
+      </c>
+      <c r="C133" s="23" t="s">
+        <v>622</v>
+      </c>
+      <c r="D133" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E133" s="24" t="s">
+        <v>631</v>
+      </c>
+      <c r="F133" s="23" t="s">
+        <v>519</v>
+      </c>
+      <c r="G133" s="85">
+        <v>1225</v>
+      </c>
+      <c r="H133" s="84" t="s">
+        <v>623</v>
+      </c>
+      <c r="J133" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L133" s="77">
+        <v>46241</v>
+      </c>
+      <c r="M133" s="72">
+        <f t="shared" ref="M133:M134" si="103">L133+46</f>
+        <v>46287</v>
+      </c>
+      <c r="N133" s="92"/>
+      <c r="O133" s="57" t="s">
+        <v>639</v>
+      </c>
+      <c r="P133" s="48" t="str">
+        <f t="shared" ref="P133:P134" si="104">TEXT(L133,"mm/dd/yyyy")</f>
+        <v>08/07/2026</v>
+      </c>
+      <c r="Q133" s="48" t="str">
+        <f t="shared" ref="Q133:Q134" si="105">TEXT(M133,"mm/dd/yyyy")</f>
+        <v>09/22/2026</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="A134" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="C134" s="23" t="s">
+        <v>386</v>
+      </c>
+      <c r="D134" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E134" s="24" t="s">
+        <v>624</v>
+      </c>
+      <c r="F134" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="G134" s="85">
+        <v>60000</v>
+      </c>
+      <c r="H134" s="84" t="s">
+        <v>625</v>
+      </c>
+      <c r="J134" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L134" s="77">
+        <v>46241</v>
+      </c>
+      <c r="M134" s="72">
+        <f t="shared" si="103"/>
+        <v>46287</v>
+      </c>
+      <c r="N134" s="92"/>
+      <c r="O134" s="57" t="s">
+        <v>640</v>
+      </c>
+      <c r="P134" s="48" t="str">
+        <f t="shared" si="104"/>
+        <v>08/07/2026</v>
+      </c>
+      <c r="Q134" s="48" t="str">
+        <f t="shared" si="105"/>
+        <v>09/22/2026</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="E135" s="98"/>
       <c r="P135" s="48"/>
       <c r="Q135" s="48"/>
     </row>
-    <row r="136" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="136" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="E136" s="98"/>
       <c r="P136" s="48"/>
       <c r="Q136" s="48"/>
     </row>
-    <row r="137" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="137" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="E137" s="98"/>
       <c r="P137" s="48"/>
       <c r="Q137" s="48"/>
     </row>
-    <row r="138" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="138" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="E138" s="98"/>
       <c r="P138" s="48"/>
       <c r="Q138" s="48"/>
     </row>
-    <row r="139" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="139" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="E139" s="98"/>
       <c r="P139" s="48"/>
       <c r="Q139" s="48"/>
     </row>
-    <row r="140" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="140" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="E140" s="98"/>
       <c r="P140" s="48"/>
       <c r="Q140" s="48"/>
     </row>
-    <row r="141" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="141" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="E141" s="98"/>
       <c r="P141" s="48"/>
       <c r="Q141" s="48"/>
     </row>
-    <row r="142" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="142" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="E142" s="98"/>
       <c r="P142" s="48"/>
       <c r="Q142" s="48"/>
     </row>
-    <row r="143" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="143" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="E143" s="98"/>
       <c r="P143" s="48"/>
       <c r="Q143" s="48"/>
     </row>
-    <row r="144" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="144" spans="1:17" x14ac:dyDescent="1.3">
+      <c r="E144" s="98"/>
       <c r="P144" s="48"/>
       <c r="Q144" s="48"/>
     </row>
-    <row r="145" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="145" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E145" s="98"/>
       <c r="P145" s="48"/>
       <c r="Q145" s="48"/>
     </row>
-    <row r="146" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="146" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E146" s="98"/>
       <c r="P146" s="48"/>
       <c r="Q146" s="48"/>
     </row>
-    <row r="147" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="147" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E147" s="98"/>
       <c r="P147" s="48"/>
       <c r="Q147" s="48"/>
     </row>
-    <row r="148" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="148" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E148" s="98"/>
       <c r="P148" s="48"/>
       <c r="Q148" s="48"/>
     </row>
-    <row r="149" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="149" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E149" s="99"/>
       <c r="P149" s="48"/>
       <c r="Q149" s="48"/>
     </row>
-    <row r="150" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="150" spans="5:17" x14ac:dyDescent="1.3">
       <c r="P150" s="48"/>
       <c r="Q150" s="48"/>
     </row>
-    <row r="151" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="151" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E151" s="96"/>
       <c r="P151" s="48"/>
       <c r="Q151" s="48"/>
     </row>
-    <row r="152" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="152" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E152" s="97"/>
       <c r="P152" s="48"/>
       <c r="Q152" s="48"/>
     </row>
-    <row r="153" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="153" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E153" s="98"/>
       <c r="P153" s="48"/>
       <c r="Q153" s="48"/>
     </row>
-    <row r="154" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="154" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E154" s="98"/>
       <c r="P154" s="48"/>
       <c r="Q154" s="48"/>
     </row>
-    <row r="155" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="155" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E155" s="98"/>
       <c r="P155" s="48"/>
       <c r="Q155" s="48"/>
     </row>
-    <row r="156" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="156" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E156" s="98"/>
       <c r="P156" s="48"/>
       <c r="Q156" s="48"/>
     </row>
-    <row r="157" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="157" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E157" s="98"/>
       <c r="P157" s="48"/>
       <c r="Q157" s="48"/>
     </row>
-    <row r="158" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="158" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E158" s="98"/>
       <c r="P158" s="48"/>
       <c r="Q158" s="48"/>
     </row>
-    <row r="159" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="159" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E159" s="98"/>
       <c r="P159" s="48"/>
       <c r="Q159" s="48"/>
     </row>
-    <row r="160" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="160" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E160" s="98"/>
       <c r="P160" s="48"/>
       <c r="Q160" s="48"/>
     </row>
-    <row r="161" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="161" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E161" s="98"/>
       <c r="P161" s="48"/>
       <c r="Q161" s="48"/>
     </row>
-    <row r="162" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="162" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E162" s="98"/>
       <c r="P162" s="48"/>
       <c r="Q162" s="48"/>
     </row>
-    <row r="163" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="163" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E163" s="98"/>
       <c r="P163" s="48"/>
       <c r="Q163" s="48"/>
     </row>
-    <row r="164" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="164" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E164" s="98"/>
       <c r="P164" s="48"/>
       <c r="Q164" s="48"/>
     </row>
-    <row r="165" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="165" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E165" s="98"/>
       <c r="P165" s="48"/>
       <c r="Q165" s="48"/>
     </row>
-    <row r="166" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="166" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E166" s="98"/>
       <c r="P166" s="48"/>
       <c r="Q166" s="48"/>
     </row>
-    <row r="167" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="167" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E167" s="98"/>
       <c r="P167" s="48"/>
       <c r="Q167" s="48"/>
     </row>
-    <row r="168" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="168" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E168" s="98"/>
       <c r="P168" s="48"/>
       <c r="Q168" s="48"/>
     </row>
-    <row r="169" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="169" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E169" s="98"/>
       <c r="P169" s="48"/>
       <c r="Q169" s="48"/>
     </row>
-    <row r="170" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="170" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E170" s="98"/>
       <c r="P170" s="48"/>
       <c r="Q170" s="48"/>
     </row>
-    <row r="171" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="171" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E171" s="98"/>
       <c r="P171" s="48"/>
       <c r="Q171" s="48"/>
     </row>
-    <row r="172" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="172" spans="5:17" x14ac:dyDescent="1.3">
+      <c r="E172" s="98"/>
       <c r="P172" s="48"/>
       <c r="Q172" s="48"/>
     </row>
-    <row r="173" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="173" spans="5:17" x14ac:dyDescent="1.3">
       <c r="P173" s="48"/>
       <c r="Q173" s="48"/>
     </row>
-    <row r="174" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="174" spans="5:17" x14ac:dyDescent="1.3">
       <c r="P174" s="48"/>
       <c r="Q174" s="48"/>
     </row>
-    <row r="175" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="175" spans="5:17" x14ac:dyDescent="1.3">
       <c r="P175" s="48"/>
       <c r="Q175" s="48"/>
     </row>
-    <row r="176" spans="16:17" x14ac:dyDescent="1.3">
+    <row r="176" spans="5:17" x14ac:dyDescent="1.3">
       <c r="P176" s="48"/>
       <c r="Q176" s="48"/>
     </row>
     <row r="177" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P177" s="48"/>
       <c r="Q177" s="48"/>
     </row>
     <row r="178" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P178" s="48"/>
       <c r="Q178" s="48"/>
     </row>
     <row r="179" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P179" s="48"/>
       <c r="Q179" s="48"/>
     </row>
     <row r="180" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P180" s="48"/>
       <c r="Q180" s="48"/>
     </row>
     <row r="181" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P181" s="48"/>
       <c r="Q181" s="48"/>
     </row>
     <row r="182" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P182" s="48"/>
@@ -9268,110 +10561,110 @@
     <row r="241" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P241" s="48"/>
       <c r="Q241" s="48"/>
     </row>
     <row r="242" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P242" s="48"/>
       <c r="Q242" s="48"/>
     </row>
     <row r="243" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P243" s="48"/>
       <c r="Q243" s="48"/>
     </row>
     <row r="244" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P244" s="48"/>
       <c r="Q244" s="48"/>
     </row>
     <row r="245" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P245" s="48"/>
       <c r="Q245" s="48"/>
     </row>
     <row r="246" spans="16:17" x14ac:dyDescent="1.3">
       <c r="P246" s="48"/>
       <c r="Q246" s="48"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="U+wPnvTHxw7+78z/RIN8LDHNvvAwQYhmuIolSG+/i8x2FQ35R96VO+Pr4D/jX6DhRurxJwWyf5RXAVBKT4fwbw==" saltValue="RQp6K94MeIpDOAVocz0b4Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="LEQOM8tAHI2frPPPbNqu9w8hiq9ntLrZQic3m1pd+VpR+JK4MmqegtftI5J0MrzbrwPZA36fG4Ha9xP5O0y+Pg==" saltValue="/PdHNlLMt3SMnAkuILelSQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="N11:N12" name="Range1_10" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="N5" name="Range1_8" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="N4" name="Range1_7" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="L3:M3 L6:M8 L10:M10" name="Range1_6" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="K1:K2" name="Range1_3" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="J4:J5 J9 J11:J12" name="Range1_2" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="J3:K3 K4:K5 J6:J8 K9 J10 K11:K14" name="Range1_1" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
     <protectedRange algorithmName="SHA-512" hashValue="DeL5+JFVKXEsLqI5HEIyANs6ZJ3AoswNLxhPGW+N86zViQbICVi1oIct9m00+Ri9u82he+QpkGOVG0j90AocBQ==" saltValue="Hwx2boYJy/mdkkL+06z8wg==" spinCount="100000" sqref="J1:J2" name="Range1" securityDescriptor="O:WDG:WDD:(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9477)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6546)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8925)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8818)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-1635)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-9835)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-6429)(A;;CC;;;S-1-5-21-1844237615-492894223-839522115-8770)"/>
   </protectedRanges>
   <phoneticPr fontId="28" type="noConversion"/>
   <conditionalFormatting sqref="A1:XFD1048576">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" priority="3">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="10" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" showErrorMessage="1" xr:uid="{D98EBD03-89B2-4A9B-B4FE-62C5061F3093}">
           <x14:formula1>
             <xm:f>'HR USE ONLY'!$B$2:$B$7</xm:f>
           </x14:formula1>
           <xm:sqref>D56:D62 D66:D1517</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" showErrorMessage="1" xr:uid="{8003211D-D6C7-4313-9277-D8A4BD6C903B}">
           <x14:formula1>
             <xm:f>'[AB339 2026 Request and Determination 032426 Requests.xlsx]HR USE ONLY'!#REF!</xm:f>
           </x14:formula1>
           <xm:sqref>D63:D65</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE8F819D-D449-4AC6-AA26-07AB7BEE8667}">
-  <dimension ref="A1:BA68"/>
+  <dimension ref="A1:BA70"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView topLeftCell="A24" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="164.44140625" customWidth="1"/>
+    <col min="1" max="1" width="164.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="25.8" x14ac:dyDescent="0.3">
       <c r="A1" s="28" t="s">
         <v>238</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="30"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
       <c r="N1" s="29"/>
       <c r="O1" s="29"/>
       <c r="P1" s="29"/>
       <c r="Q1" s="29"/>
       <c r="R1" s="29"/>
       <c r="S1" s="29"/>
       <c r="T1" s="29"/>
@@ -9843,51 +11136,51 @@
       <c r="AF9" s="29"/>
       <c r="AG9" s="29"/>
       <c r="AH9" s="29"/>
       <c r="AI9" s="29"/>
       <c r="AJ9" s="29"/>
       <c r="AK9" s="29"/>
       <c r="AL9" s="29"/>
       <c r="AM9" s="29"/>
       <c r="AN9" s="29"/>
       <c r="AO9" s="29"/>
       <c r="AP9" s="29"/>
       <c r="AQ9" s="29"/>
       <c r="AR9" s="29"/>
       <c r="AS9" s="29"/>
       <c r="AT9" s="29"/>
       <c r="AU9" s="29"/>
       <c r="AV9" s="29"/>
       <c r="AW9" s="29"/>
       <c r="AX9" s="29"/>
       <c r="AY9" s="29"/>
       <c r="AZ9" s="29"/>
       <c r="BA9" s="29"/>
     </row>
     <row r="10" spans="1:53" ht="60.6" x14ac:dyDescent="0.3">
       <c r="A10" s="31" t="s">
-        <v>245</v>
+        <v>557</v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="29"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="N10" s="29"/>
       <c r="O10" s="29"/>
       <c r="P10" s="29"/>
       <c r="Q10" s="29"/>
       <c r="R10" s="29"/>
       <c r="S10" s="29"/>
       <c r="T10" s="29"/>
       <c r="U10" s="29"/>
       <c r="V10" s="29"/>
       <c r="W10" s="29"/>
       <c r="X10" s="29"/>
       <c r="Y10" s="29"/>
@@ -9955,51 +11248,51 @@
       <c r="AF11" s="29"/>
       <c r="AG11" s="29"/>
       <c r="AH11" s="29"/>
       <c r="AI11" s="29"/>
       <c r="AJ11" s="29"/>
       <c r="AK11" s="29"/>
       <c r="AL11" s="29"/>
       <c r="AM11" s="29"/>
       <c r="AN11" s="29"/>
       <c r="AO11" s="29"/>
       <c r="AP11" s="29"/>
       <c r="AQ11" s="29"/>
       <c r="AR11" s="29"/>
       <c r="AS11" s="29"/>
       <c r="AT11" s="29"/>
       <c r="AU11" s="29"/>
       <c r="AV11" s="29"/>
       <c r="AW11" s="29"/>
       <c r="AX11" s="29"/>
       <c r="AY11" s="29"/>
       <c r="AZ11" s="29"/>
       <c r="BA11" s="29"/>
     </row>
     <row r="12" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
       <c r="A12" s="31" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B12" s="38"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="29"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="29"/>
       <c r="R12" s="29"/>
       <c r="S12" s="29"/>
       <c r="T12" s="29"/>
       <c r="U12" s="29"/>
       <c r="V12" s="29"/>
       <c r="W12" s="29"/>
       <c r="X12" s="29"/>
       <c r="Y12" s="29"/>
@@ -10065,53 +11358,53 @@
       <c r="AD13" s="29"/>
       <c r="AE13" s="29"/>
       <c r="AF13" s="29"/>
       <c r="AG13" s="29"/>
       <c r="AH13" s="29"/>
       <c r="AI13" s="29"/>
       <c r="AJ13" s="29"/>
       <c r="AK13" s="29"/>
       <c r="AL13" s="29"/>
       <c r="AM13" s="29"/>
       <c r="AN13" s="29"/>
       <c r="AO13" s="29"/>
       <c r="AP13" s="29"/>
       <c r="AQ13" s="29"/>
       <c r="AR13" s="29"/>
       <c r="AS13" s="29"/>
       <c r="AT13" s="29"/>
       <c r="AU13" s="29"/>
       <c r="AV13" s="29"/>
       <c r="AW13" s="29"/>
       <c r="AX13" s="29"/>
       <c r="AY13" s="29"/>
       <c r="AZ13" s="29"/>
       <c r="BA13" s="29"/>
     </row>
-    <row r="14" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>247</v>
+    <row r="14" spans="1:53" ht="30" x14ac:dyDescent="0.3">
+      <c r="A14" s="95" t="s">
+        <v>558</v>
       </c>
       <c r="B14" s="38"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="29"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="29"/>
       <c r="O14" s="29"/>
       <c r="P14" s="29"/>
       <c r="Q14" s="29"/>
       <c r="R14" s="29"/>
       <c r="S14" s="29"/>
       <c r="T14" s="29"/>
       <c r="U14" s="29"/>
       <c r="V14" s="29"/>
       <c r="W14" s="29"/>
       <c r="X14" s="29"/>
       <c r="Y14" s="29"/>
@@ -10123,53 +11416,51 @@
       <c r="AE14" s="29"/>
       <c r="AF14" s="29"/>
       <c r="AG14" s="29"/>
       <c r="AH14" s="29"/>
       <c r="AI14" s="29"/>
       <c r="AJ14" s="29"/>
       <c r="AK14" s="29"/>
       <c r="AL14" s="29"/>
       <c r="AM14" s="29"/>
       <c r="AN14" s="29"/>
       <c r="AO14" s="29"/>
       <c r="AP14" s="29"/>
       <c r="AQ14" s="29"/>
       <c r="AR14" s="29"/>
       <c r="AS14" s="29"/>
       <c r="AT14" s="29"/>
       <c r="AU14" s="29"/>
       <c r="AV14" s="29"/>
       <c r="AW14" s="29"/>
       <c r="AX14" s="29"/>
       <c r="AY14" s="29"/>
       <c r="AZ14" s="29"/>
       <c r="BA14" s="29"/>
     </row>
     <row r="15" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A15" s="31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A15" s="31"/>
       <c r="B15" s="38"/>
       <c r="C15" s="29"/>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="29"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="29"/>
       <c r="L15" s="29"/>
       <c r="M15" s="29"/>
       <c r="N15" s="29"/>
       <c r="O15" s="29"/>
       <c r="P15" s="29"/>
       <c r="Q15" s="29"/>
       <c r="R15" s="29"/>
       <c r="S15" s="29"/>
       <c r="T15" s="29"/>
       <c r="U15" s="29"/>
       <c r="V15" s="29"/>
       <c r="W15" s="29"/>
       <c r="X15" s="29"/>
       <c r="Y15" s="29"/>
       <c r="Z15" s="29"/>
@@ -10180,51 +11471,53 @@
       <c r="AE15" s="29"/>
       <c r="AF15" s="29"/>
       <c r="AG15" s="29"/>
       <c r="AH15" s="29"/>
       <c r="AI15" s="29"/>
       <c r="AJ15" s="29"/>
       <c r="AK15" s="29"/>
       <c r="AL15" s="29"/>
       <c r="AM15" s="29"/>
       <c r="AN15" s="29"/>
       <c r="AO15" s="29"/>
       <c r="AP15" s="29"/>
       <c r="AQ15" s="29"/>
       <c r="AR15" s="29"/>
       <c r="AS15" s="29"/>
       <c r="AT15" s="29"/>
       <c r="AU15" s="29"/>
       <c r="AV15" s="29"/>
       <c r="AW15" s="29"/>
       <c r="AX15" s="29"/>
       <c r="AY15" s="29"/>
       <c r="AZ15" s="29"/>
       <c r="BA15" s="29"/>
     </row>
     <row r="16" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A16" s="31"/>
+      <c r="A16" s="31" t="s">
+        <v>246</v>
+      </c>
       <c r="B16" s="38"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="29"/>
       <c r="N16" s="29"/>
       <c r="O16" s="29"/>
       <c r="P16" s="29"/>
       <c r="Q16" s="29"/>
       <c r="R16" s="29"/>
       <c r="S16" s="29"/>
       <c r="T16" s="29"/>
       <c r="U16" s="29"/>
       <c r="V16" s="29"/>
       <c r="W16" s="29"/>
       <c r="X16" s="29"/>
       <c r="Y16" s="29"/>
       <c r="Z16" s="29"/>
@@ -10234,53 +11527,53 @@
       <c r="AD16" s="29"/>
       <c r="AE16" s="29"/>
       <c r="AF16" s="29"/>
       <c r="AG16" s="29"/>
       <c r="AH16" s="29"/>
       <c r="AI16" s="29"/>
       <c r="AJ16" s="29"/>
       <c r="AK16" s="29"/>
       <c r="AL16" s="29"/>
       <c r="AM16" s="29"/>
       <c r="AN16" s="29"/>
       <c r="AO16" s="29"/>
       <c r="AP16" s="29"/>
       <c r="AQ16" s="29"/>
       <c r="AR16" s="29"/>
       <c r="AS16" s="29"/>
       <c r="AT16" s="29"/>
       <c r="AU16" s="29"/>
       <c r="AV16" s="29"/>
       <c r="AW16" s="29"/>
       <c r="AX16" s="29"/>
       <c r="AY16" s="29"/>
       <c r="AZ16" s="29"/>
       <c r="BA16" s="29"/>
     </row>
-    <row r="17" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A17" s="31" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B17" s="38"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="29"/>
       <c r="N17" s="29"/>
       <c r="O17" s="29"/>
       <c r="P17" s="29"/>
       <c r="Q17" s="29"/>
       <c r="R17" s="29"/>
       <c r="S17" s="29"/>
       <c r="T17" s="29"/>
       <c r="U17" s="29"/>
       <c r="V17" s="29"/>
       <c r="W17" s="29"/>
       <c r="X17" s="29"/>
       <c r="Y17" s="29"/>
@@ -10346,53 +11639,53 @@
       <c r="AD18" s="29"/>
       <c r="AE18" s="29"/>
       <c r="AF18" s="29"/>
       <c r="AG18" s="29"/>
       <c r="AH18" s="29"/>
       <c r="AI18" s="29"/>
       <c r="AJ18" s="29"/>
       <c r="AK18" s="29"/>
       <c r="AL18" s="29"/>
       <c r="AM18" s="29"/>
       <c r="AN18" s="29"/>
       <c r="AO18" s="29"/>
       <c r="AP18" s="29"/>
       <c r="AQ18" s="29"/>
       <c r="AR18" s="29"/>
       <c r="AS18" s="29"/>
       <c r="AT18" s="29"/>
       <c r="AU18" s="29"/>
       <c r="AV18" s="29"/>
       <c r="AW18" s="29"/>
       <c r="AX18" s="29"/>
       <c r="AY18" s="29"/>
       <c r="AZ18" s="29"/>
       <c r="BA18" s="29"/>
     </row>
-    <row r="19" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
       <c r="A19" s="31" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B19" s="38"/>
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="29"/>
       <c r="I19" s="29"/>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29"/>
       <c r="N19" s="29"/>
       <c r="O19" s="29"/>
       <c r="P19" s="29"/>
       <c r="Q19" s="29"/>
       <c r="R19" s="29"/>
       <c r="S19" s="29"/>
       <c r="T19" s="29"/>
       <c r="U19" s="29"/>
       <c r="V19" s="29"/>
       <c r="W19" s="29"/>
       <c r="X19" s="29"/>
       <c r="Y19" s="29"/>
@@ -10458,53 +11751,53 @@
       <c r="AD20" s="29"/>
       <c r="AE20" s="29"/>
       <c r="AF20" s="29"/>
       <c r="AG20" s="29"/>
       <c r="AH20" s="29"/>
       <c r="AI20" s="29"/>
       <c r="AJ20" s="29"/>
       <c r="AK20" s="29"/>
       <c r="AL20" s="29"/>
       <c r="AM20" s="29"/>
       <c r="AN20" s="29"/>
       <c r="AO20" s="29"/>
       <c r="AP20" s="29"/>
       <c r="AQ20" s="29"/>
       <c r="AR20" s="29"/>
       <c r="AS20" s="29"/>
       <c r="AT20" s="29"/>
       <c r="AU20" s="29"/>
       <c r="AV20" s="29"/>
       <c r="AW20" s="29"/>
       <c r="AX20" s="29"/>
       <c r="AY20" s="29"/>
       <c r="AZ20" s="29"/>
       <c r="BA20" s="29"/>
     </row>
-    <row r="21" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
       <c r="A21" s="31" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B21" s="38"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="29"/>
       <c r="I21" s="29"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="29"/>
       <c r="N21" s="29"/>
       <c r="O21" s="29"/>
       <c r="P21" s="29"/>
       <c r="Q21" s="29"/>
       <c r="R21" s="29"/>
       <c r="S21" s="29"/>
       <c r="T21" s="29"/>
       <c r="U21" s="29"/>
       <c r="V21" s="29"/>
       <c r="W21" s="29"/>
       <c r="X21" s="29"/>
       <c r="Y21" s="29"/>
@@ -10570,53 +11863,53 @@
       <c r="AD22" s="29"/>
       <c r="AE22" s="29"/>
       <c r="AF22" s="29"/>
       <c r="AG22" s="29"/>
       <c r="AH22" s="29"/>
       <c r="AI22" s="29"/>
       <c r="AJ22" s="29"/>
       <c r="AK22" s="29"/>
       <c r="AL22" s="29"/>
       <c r="AM22" s="29"/>
       <c r="AN22" s="29"/>
       <c r="AO22" s="29"/>
       <c r="AP22" s="29"/>
       <c r="AQ22" s="29"/>
       <c r="AR22" s="29"/>
       <c r="AS22" s="29"/>
       <c r="AT22" s="29"/>
       <c r="AU22" s="29"/>
       <c r="AV22" s="29"/>
       <c r="AW22" s="29"/>
       <c r="AX22" s="29"/>
       <c r="AY22" s="29"/>
       <c r="AZ22" s="29"/>
       <c r="BA22" s="29"/>
     </row>
-    <row r="23" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A23" s="31" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B23" s="38"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="29"/>
       <c r="O23" s="29"/>
       <c r="P23" s="29"/>
       <c r="Q23" s="29"/>
       <c r="R23" s="29"/>
       <c r="S23" s="29"/>
       <c r="T23" s="29"/>
       <c r="U23" s="29"/>
       <c r="V23" s="29"/>
       <c r="W23" s="29"/>
       <c r="X23" s="29"/>
       <c r="Y23" s="29"/>
@@ -10682,53 +11975,53 @@
       <c r="AD24" s="29"/>
       <c r="AE24" s="29"/>
       <c r="AF24" s="29"/>
       <c r="AG24" s="29"/>
       <c r="AH24" s="29"/>
       <c r="AI24" s="29"/>
       <c r="AJ24" s="29"/>
       <c r="AK24" s="29"/>
       <c r="AL24" s="29"/>
       <c r="AM24" s="29"/>
       <c r="AN24" s="29"/>
       <c r="AO24" s="29"/>
       <c r="AP24" s="29"/>
       <c r="AQ24" s="29"/>
       <c r="AR24" s="29"/>
       <c r="AS24" s="29"/>
       <c r="AT24" s="29"/>
       <c r="AU24" s="29"/>
       <c r="AV24" s="29"/>
       <c r="AW24" s="29"/>
       <c r="AX24" s="29"/>
       <c r="AY24" s="29"/>
       <c r="AZ24" s="29"/>
       <c r="BA24" s="29"/>
     </row>
-    <row r="25" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
       <c r="A25" s="31" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B25" s="38"/>
       <c r="C25" s="29"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="29"/>
       <c r="I25" s="29"/>
       <c r="J25" s="29"/>
       <c r="K25" s="29"/>
       <c r="L25" s="29"/>
       <c r="M25" s="29"/>
       <c r="N25" s="29"/>
       <c r="O25" s="29"/>
       <c r="P25" s="29"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="29"/>
       <c r="S25" s="29"/>
       <c r="T25" s="29"/>
       <c r="U25" s="29"/>
       <c r="V25" s="29"/>
       <c r="W25" s="29"/>
       <c r="X25" s="29"/>
       <c r="Y25" s="29"/>
@@ -10794,53 +12087,53 @@
       <c r="AD26" s="29"/>
       <c r="AE26" s="29"/>
       <c r="AF26" s="29"/>
       <c r="AG26" s="29"/>
       <c r="AH26" s="29"/>
       <c r="AI26" s="29"/>
       <c r="AJ26" s="29"/>
       <c r="AK26" s="29"/>
       <c r="AL26" s="29"/>
       <c r="AM26" s="29"/>
       <c r="AN26" s="29"/>
       <c r="AO26" s="29"/>
       <c r="AP26" s="29"/>
       <c r="AQ26" s="29"/>
       <c r="AR26" s="29"/>
       <c r="AS26" s="29"/>
       <c r="AT26" s="29"/>
       <c r="AU26" s="29"/>
       <c r="AV26" s="29"/>
       <c r="AW26" s="29"/>
       <c r="AX26" s="29"/>
       <c r="AY26" s="29"/>
       <c r="AZ26" s="29"/>
       <c r="BA26" s="29"/>
     </row>
-    <row r="27" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:53" ht="45.6" x14ac:dyDescent="0.3">
       <c r="A27" s="31" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B27" s="38"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="29"/>
       <c r="M27" s="29"/>
       <c r="N27" s="29"/>
       <c r="O27" s="29"/>
       <c r="P27" s="29"/>
       <c r="Q27" s="29"/>
       <c r="R27" s="29"/>
       <c r="S27" s="29"/>
       <c r="T27" s="29"/>
       <c r="U27" s="29"/>
       <c r="V27" s="29"/>
       <c r="W27" s="29"/>
       <c r="X27" s="29"/>
       <c r="Y27" s="29"/>
@@ -10852,51 +12145,51 @@
       <c r="AE27" s="29"/>
       <c r="AF27" s="29"/>
       <c r="AG27" s="29"/>
       <c r="AH27" s="29"/>
       <c r="AI27" s="29"/>
       <c r="AJ27" s="29"/>
       <c r="AK27" s="29"/>
       <c r="AL27" s="29"/>
       <c r="AM27" s="29"/>
       <c r="AN27" s="29"/>
       <c r="AO27" s="29"/>
       <c r="AP27" s="29"/>
       <c r="AQ27" s="29"/>
       <c r="AR27" s="29"/>
       <c r="AS27" s="29"/>
       <c r="AT27" s="29"/>
       <c r="AU27" s="29"/>
       <c r="AV27" s="29"/>
       <c r="AW27" s="29"/>
       <c r="AX27" s="29"/>
       <c r="AY27" s="29"/>
       <c r="AZ27" s="29"/>
       <c r="BA27" s="29"/>
     </row>
     <row r="28" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A28" s="29"/>
+      <c r="A28" s="31"/>
       <c r="B28" s="38"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
       <c r="N28" s="29"/>
       <c r="O28" s="29"/>
       <c r="P28" s="29"/>
       <c r="Q28" s="29"/>
       <c r="R28" s="29"/>
       <c r="S28" s="29"/>
       <c r="T28" s="29"/>
       <c r="U28" s="29"/>
       <c r="V28" s="29"/>
       <c r="W28" s="29"/>
       <c r="X28" s="29"/>
       <c r="Y28" s="29"/>
       <c r="Z28" s="29"/>
@@ -10906,53 +12199,55 @@
       <c r="AD28" s="29"/>
       <c r="AE28" s="29"/>
       <c r="AF28" s="29"/>
       <c r="AG28" s="29"/>
       <c r="AH28" s="29"/>
       <c r="AI28" s="29"/>
       <c r="AJ28" s="29"/>
       <c r="AK28" s="29"/>
       <c r="AL28" s="29"/>
       <c r="AM28" s="29"/>
       <c r="AN28" s="29"/>
       <c r="AO28" s="29"/>
       <c r="AP28" s="29"/>
       <c r="AQ28" s="29"/>
       <c r="AR28" s="29"/>
       <c r="AS28" s="29"/>
       <c r="AT28" s="29"/>
       <c r="AU28" s="29"/>
       <c r="AV28" s="29"/>
       <c r="AW28" s="29"/>
       <c r="AX28" s="29"/>
       <c r="AY28" s="29"/>
       <c r="AZ28" s="29"/>
       <c r="BA28" s="29"/>
     </row>
-    <row r="29" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B29" s="34"/>
+    <row r="29" spans="1:53" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="31" t="s">
+        <v>253</v>
+      </c>
+      <c r="B29" s="38"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="29"/>
       <c r="J29" s="29"/>
       <c r="K29" s="29"/>
       <c r="L29" s="29"/>
       <c r="M29" s="29"/>
       <c r="N29" s="29"/>
       <c r="O29" s="29"/>
       <c r="P29" s="29"/>
       <c r="Q29" s="29"/>
       <c r="R29" s="29"/>
       <c r="S29" s="29"/>
       <c r="T29" s="29"/>
       <c r="U29" s="29"/>
       <c r="V29" s="29"/>
       <c r="W29" s="29"/>
       <c r="X29" s="29"/>
       <c r="Y29" s="29"/>
       <c r="Z29" s="29"/>
       <c r="AA29" s="29"/>
@@ -10961,53 +12256,53 @@
       <c r="AD29" s="29"/>
       <c r="AE29" s="29"/>
       <c r="AF29" s="29"/>
       <c r="AG29" s="29"/>
       <c r="AH29" s="29"/>
       <c r="AI29" s="29"/>
       <c r="AJ29" s="29"/>
       <c r="AK29" s="29"/>
       <c r="AL29" s="29"/>
       <c r="AM29" s="29"/>
       <c r="AN29" s="29"/>
       <c r="AO29" s="29"/>
       <c r="AP29" s="29"/>
       <c r="AQ29" s="29"/>
       <c r="AR29" s="29"/>
       <c r="AS29" s="29"/>
       <c r="AT29" s="29"/>
       <c r="AU29" s="29"/>
       <c r="AV29" s="29"/>
       <c r="AW29" s="29"/>
       <c r="AX29" s="29"/>
       <c r="AY29" s="29"/>
       <c r="AZ29" s="29"/>
       <c r="BA29" s="29"/>
     </row>
-    <row r="30" spans="1:53" ht="21" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A30" s="29"/>
-      <c r="B30" s="33"/>
+      <c r="B30" s="38"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
       <c r="T30" s="29"/>
       <c r="U30" s="29"/>
       <c r="V30" s="29"/>
       <c r="W30" s="29"/>
       <c r="X30" s="29"/>
       <c r="Y30" s="29"/>
       <c r="Z30" s="29"/>
       <c r="AA30" s="29"/>
@@ -11016,181 +12311,292 @@
       <c r="AD30" s="29"/>
       <c r="AE30" s="29"/>
       <c r="AF30" s="29"/>
       <c r="AG30" s="29"/>
       <c r="AH30" s="29"/>
       <c r="AI30" s="29"/>
       <c r="AJ30" s="29"/>
       <c r="AK30" s="29"/>
       <c r="AL30" s="29"/>
       <c r="AM30" s="29"/>
       <c r="AN30" s="29"/>
       <c r="AO30" s="29"/>
       <c r="AP30" s="29"/>
       <c r="AQ30" s="29"/>
       <c r="AR30" s="29"/>
       <c r="AS30" s="29"/>
       <c r="AT30" s="29"/>
       <c r="AU30" s="29"/>
       <c r="AV30" s="29"/>
       <c r="AW30" s="29"/>
       <c r="AX30" s="29"/>
       <c r="AY30" s="29"/>
       <c r="AZ30" s="29"/>
       <c r="BA30" s="29"/>
     </row>
-    <row r="31" spans="1:53" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B32" s="40"/>
+    <row r="31" spans="1:53" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="29"/>
+      <c r="B31" s="34"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="29"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="29"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="29"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="29"/>
+      <c r="L31" s="29"/>
+      <c r="M31" s="29"/>
+      <c r="N31" s="29"/>
+      <c r="O31" s="29"/>
+      <c r="P31" s="29"/>
+      <c r="Q31" s="29"/>
+      <c r="R31" s="29"/>
+      <c r="S31" s="29"/>
+      <c r="T31" s="29"/>
+      <c r="U31" s="29"/>
+      <c r="V31" s="29"/>
+      <c r="W31" s="29"/>
+      <c r="X31" s="29"/>
+      <c r="Y31" s="29"/>
+      <c r="Z31" s="29"/>
+      <c r="AA31" s="29"/>
+      <c r="AB31" s="29"/>
+      <c r="AC31" s="29"/>
+      <c r="AD31" s="29"/>
+      <c r="AE31" s="29"/>
+      <c r="AF31" s="29"/>
+      <c r="AG31" s="29"/>
+      <c r="AH31" s="29"/>
+      <c r="AI31" s="29"/>
+      <c r="AJ31" s="29"/>
+      <c r="AK31" s="29"/>
+      <c r="AL31" s="29"/>
+      <c r="AM31" s="29"/>
+      <c r="AN31" s="29"/>
+      <c r="AO31" s="29"/>
+      <c r="AP31" s="29"/>
+      <c r="AQ31" s="29"/>
+      <c r="AR31" s="29"/>
+      <c r="AS31" s="29"/>
+      <c r="AT31" s="29"/>
+      <c r="AU31" s="29"/>
+      <c r="AV31" s="29"/>
+      <c r="AW31" s="29"/>
+      <c r="AX31" s="29"/>
+      <c r="AY31" s="29"/>
+      <c r="AZ31" s="29"/>
+      <c r="BA31" s="29"/>
+    </row>
+    <row r="32" spans="1:53" ht="21" x14ac:dyDescent="0.3">
+      <c r="A32" s="29"/>
+      <c r="B32" s="33"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="29"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="29"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="29"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="29"/>
+      <c r="N32" s="29"/>
+      <c r="O32" s="29"/>
+      <c r="P32" s="29"/>
+      <c r="Q32" s="29"/>
+      <c r="R32" s="29"/>
+      <c r="S32" s="29"/>
+      <c r="T32" s="29"/>
+      <c r="U32" s="29"/>
+      <c r="V32" s="29"/>
+      <c r="W32" s="29"/>
+      <c r="X32" s="29"/>
+      <c r="Y32" s="29"/>
+      <c r="Z32" s="29"/>
+      <c r="AA32" s="29"/>
+      <c r="AB32" s="29"/>
+      <c r="AC32" s="29"/>
+      <c r="AD32" s="29"/>
+      <c r="AE32" s="29"/>
+      <c r="AF32" s="29"/>
+      <c r="AG32" s="29"/>
+      <c r="AH32" s="29"/>
+      <c r="AI32" s="29"/>
+      <c r="AJ32" s="29"/>
+      <c r="AK32" s="29"/>
+      <c r="AL32" s="29"/>
+      <c r="AM32" s="29"/>
+      <c r="AN32" s="29"/>
+      <c r="AO32" s="29"/>
+      <c r="AP32" s="29"/>
+      <c r="AQ32" s="29"/>
+      <c r="AR32" s="29"/>
+      <c r="AS32" s="29"/>
+      <c r="AT32" s="29"/>
+      <c r="AU32" s="29"/>
+      <c r="AV32" s="29"/>
+      <c r="AW32" s="29"/>
+      <c r="AX32" s="29"/>
+      <c r="AY32" s="29"/>
+      <c r="AZ32" s="29"/>
+      <c r="BA32" s="29"/>
     </row>
     <row r="33" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B33" s="39"/>
     </row>
     <row r="34" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B34" s="40"/>
     </row>
     <row r="35" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B35" s="40"/>
+      <c r="B35" s="39"/>
     </row>
     <row r="36" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B36" s="40"/>
     </row>
     <row r="37" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B37" s="39"/>
+      <c r="B37" s="40"/>
     </row>
     <row r="38" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B38" s="39"/>
-[...2 lines deleted...]
-      <c r="B39" s="41"/>
+      <c r="B38" s="40"/>
+    </row>
+    <row r="39" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B39" s="39"/>
     </row>
     <row r="40" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B40" s="39"/>
     </row>
-    <row r="41" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B41" s="42"/>
+    <row r="41" spans="2:2" ht="21" x14ac:dyDescent="0.3">
+      <c r="B41" s="41"/>
     </row>
     <row r="42" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B42" s="39"/>
     </row>
     <row r="43" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B43" s="42"/>
     </row>
     <row r="44" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B44" s="42"/>
+      <c r="B44" s="39"/>
     </row>
     <row r="45" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B45" s="42"/>
     </row>
     <row r="46" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B46" s="42"/>
     </row>
     <row r="47" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B47" s="42"/>
     </row>
     <row r="48" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B48" s="39"/>
-[...2 lines deleted...]
-      <c r="B49" s="41"/>
+      <c r="B48" s="42"/>
+    </row>
+    <row r="49" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B49" s="42"/>
     </row>
     <row r="50" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B50" s="39"/>
     </row>
-    <row r="51" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B51" s="40"/>
+    <row r="51" spans="2:2" ht="21" x14ac:dyDescent="0.3">
+      <c r="B51" s="41"/>
     </row>
     <row r="52" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B52" s="39"/>
     </row>
     <row r="53" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B53" s="40"/>
     </row>
     <row r="54" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B54" s="43"/>
+      <c r="B54" s="39"/>
     </row>
     <row r="55" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B55" s="40"/>
     </row>
     <row r="56" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B56" s="39"/>
+      <c r="B56" s="43"/>
     </row>
     <row r="57" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B57" s="40"/>
     </row>
     <row r="58" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B58" s="43"/>
+      <c r="B58" s="39"/>
     </row>
     <row r="59" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B59" s="40"/>
     </row>
     <row r="60" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B60" s="43"/>
     </row>
     <row r="61" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B61" s="39"/>
-[...11 lines deleted...]
-      <c r="B65" s="40"/>
+      <c r="B61" s="40"/>
+    </row>
+    <row r="62" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B62" s="43"/>
+    </row>
+    <row r="63" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B63" s="39"/>
+    </row>
+    <row r="64" spans="2:2" ht="21" x14ac:dyDescent="0.3">
+      <c r="B64" s="41"/>
+    </row>
+    <row r="65" spans="2:2" ht="21" x14ac:dyDescent="0.3">
+      <c r="B65" s="41"/>
     </row>
     <row r="66" spans="2:2" x14ac:dyDescent="0.3">
-      <c r="B66" s="42"/>
+      <c r="B66" s="40"/>
     </row>
     <row r="67" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B67" s="40"/>
     </row>
     <row r="68" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B68" s="42"/>
     </row>
+    <row r="69" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B69" s="40"/>
+    </row>
+    <row r="70" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B70" s="42"/>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57C453B3-B0F1-445E-BCDE-B895FD63E5F8}">
   <dimension ref="B2:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="24.44140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B6" t="s">
         <v>42</v>